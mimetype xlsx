--- v1 (2025-12-02)
+++ v2 (2026-05-28)
@@ -58,64 +58,64 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\PRÁCTICAS\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12420"/>
   </bookViews>
   <sheets>
     <sheet name="INSTRUCCIONES" sheetId="3" r:id="rId1"/>
     <sheet name="Anexo II" sheetId="1" r:id="rId2"/>
     <sheet name="Hoja-Ayuda" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
-    <definedName name="PPP">'Hoja-Ayuda'!$AG$3:$AG$23</definedName>
-    <definedName name="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE">'Hoja-Ayuda'!$AG$3:$AG$23</definedName>
+    <definedName name="PPP">'Hoja-Ayuda'!$AF$3:$AF$23</definedName>
+    <definedName name="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE">'Hoja-Ayuda'!$AF$3:$AF$23</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1078" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1084" uniqueCount="1069">
   <si>
     <t>ANEXO II - Información correspondiente al curso:</t>
   </si>
   <si>
     <t>Universidad:</t>
   </si>
   <si>
     <t>Titulación:</t>
   </si>
   <si>
     <t>Denominación de las prácticas en el plan de estudios</t>
   </si>
   <si>
     <t>ECTS</t>
   </si>
   <si>
     <t>Fecha de inicio de las prácticas</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha de finalización </t>
   </si>
   <si>
     <t>Nombre y apellidos del estudiante</t>
   </si>
   <si>
@@ -146,53 +146,50 @@
     <t>UPNA_ Gr. Maestro I/P Prácticas 1</t>
   </si>
   <si>
     <t>Abárzuza - CPEIP Abarzuza Zumadia HLHIP</t>
   </si>
   <si>
     <t>Universidad de Navarra</t>
   </si>
   <si>
     <t>UPNA_Gr. Maestro I/P Prácticas 2</t>
   </si>
   <si>
     <t>UNIVERSIDAD_DE_NAVARRA</t>
   </si>
   <si>
     <t>UNED</t>
   </si>
   <si>
     <t>UNIVERSIDAD_DE_LA_RIOJA</t>
   </si>
   <si>
     <t>UNIVERSIDAD_INTERNACIONAL_DE_VALENCIA</t>
   </si>
   <si>
     <t>UNIVERSIDAD_DE_VALLADOLID</t>
-  </si>
-[...1 lines deleted...]
-    <t>UNIVERSIDAD_DE_DEUSTO</t>
   </si>
   <si>
     <t>UNIVERSIDAD_EUROPEA_MIGUEL_DE_CERVANTES</t>
   </si>
   <si>
     <t>UNIVERSIDAD_POLITÉCNICA_DE_CARTAGENA</t>
   </si>
   <si>
     <t>UNIVERSIDAD_A_DISTANCIA_DE_MADRID</t>
   </si>
   <si>
     <t>EU_GIMBERNAT_U._AUTÓNOMA_DE_BARCELONA</t>
   </si>
   <si>
     <t>UNIVERSIDAD_DE_ZARAGOZA</t>
   </si>
   <si>
     <t>UNIVERSIDAD_CAMILO_JOSÉ_CELA</t>
   </si>
   <si>
     <t>UNIVERSIDAD_DE_EXTREMADURA</t>
   </si>
   <si>
     <t>UNIVERSIDAD_PONTIFICIA_DE_SALAMANCA</t>
   </si>
@@ -3425,50 +3422,71 @@
     <t>UI1_Grado en Logopedia Prácticas II (4º curso)</t>
   </si>
   <si>
     <t>UI1_Grado en Logopedia Prácticas III (4º curso)</t>
   </si>
   <si>
     <t>UI1_Máster en Psicopedagogía</t>
   </si>
   <si>
     <t>UNIVERSIDAD_DE_LAS_HESPÉRIDES</t>
   </si>
   <si>
     <t>.h_Máster Universitario en Formación del Profesorado de Educación Secundaria Obligatoria y Bachillerato, Formación Profesional y Enseñanzas de Idiomas</t>
   </si>
   <si>
     <t>UOC_Máster Universitario en Psicopedagogía</t>
   </si>
   <si>
     <t>UOC_Máster Universitario en Dificultades del Aprendizaje y Trastornos del Lenguaje</t>
   </si>
   <si>
     <t>UOC_Grado en Psicología Practicum I</t>
   </si>
   <si>
     <t>UOC_Grado en Psicología Practicum II</t>
+  </si>
+  <si>
+    <t>DEUSTO_Grado en Educación Primaria Prácticas I</t>
+  </si>
+  <si>
+    <t>DEUSTO_Grado en Educación Primaria Prácticas II General</t>
+  </si>
+  <si>
+    <t>DEUSTO_Grado en Educación Primaria Prácticas II Mención</t>
+  </si>
+  <si>
+    <t>DEUSTO_Grado en Educación Primaria Practicum I</t>
+  </si>
+  <si>
+    <t>DEUSTO_Grado en Educación Primaria Prácticas III Mención</t>
+  </si>
+  <si>
+    <t>DEUSTO_Grado en Educación Infantil Prácticas III Mención</t>
+  </si>
+  <si>
+    <t>UNIVERSIDAD_DE_DEUSTO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -4043,454 +4061,454 @@
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="1" name="UNIVERSIDAD_PÚBLICA_DE_NAVARRA_NAFARROAKO_UNIBERTSITATE_PUBLIKOA" displayName="UNIVERSIDAD_PÚBLICA_DE_NAVARRA_NAFARROAKO_UNIBERTSITATE_PUBLIKOA" ref="C3:C12" totalsRowShown="0">
   <autoFilter ref="C3:C12"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_PÚBLICA_DE_NAVARRA_NAFARROAKO_UNIBERTSITATE_PUBLIKOA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table10.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="10" name="UNIVERSIDAD_POLITÉCNICA_DE_CARTAGENA" displayName="UNIVERSIDAD_POLITÉCNICA_DE_CARTAGENA" ref="L3:L4" totalsRowShown="0">
-[...10 lines deleted...]
-  <autoFilter ref="M3:M14"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="11" name="UNIVERSIDAD_A_DISTANCIA_DE_MADRID" displayName="UNIVERSIDAD_A_DISTANCIA_DE_MADRID" ref="L3:L14" totalsRowShown="0">
+  <autoFilter ref="L3:L14"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_A_DISTANCIA_DE_MADRID"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="N3:N5"/>
+<file path=xl/tables/table11.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="12" name="EU_GIMBERNAT_U._AUTÓNOMA_DE_BARCELONA" displayName="EU_GIMBERNAT_U._AUTÓNOMA_DE_BARCELONA" ref="M3:M5" totalsRowShown="0">
+  <autoFilter ref="M3:M5"/>
   <tableColumns count="1">
     <tableColumn id="1" name="EU_GIMBERNAT_U._AUTÓNOMA_DE_BARCELONA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="O3:O14"/>
+<file path=xl/tables/table12.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="13" name="UNIVERSIDAD_DE_ZARAGOZA" displayName="UNIVERSIDAD_DE_ZARAGOZA" ref="N3:N14" totalsRowShown="0">
+  <autoFilter ref="N3:N14"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_ZARAGOZA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="P3:P16"/>
+<file path=xl/tables/table13.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="14" name="UPV_EHU_UEU" displayName="UPV_EHU_UEU" ref="O3:O16" totalsRowShown="0">
+  <autoFilter ref="O3:O16"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UPV_EHU_UEU"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="Q3:Q21"/>
+<file path=xl/tables/table14.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="15" name="UNIVERSIDAD_CAMILO_JOSÉ_CELA" displayName="UNIVERSIDAD_CAMILO_JOSÉ_CELA" ref="P3:P21" totalsRowShown="0">
+  <autoFilter ref="P3:P21"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_CAMILO_JOSÉ_CELA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="R3:R4"/>
+<file path=xl/tables/table15.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="16" name="UNIVERSIDAD_DE_EXTREMADURA" displayName="UNIVERSIDAD_DE_EXTREMADURA" ref="Q3:Q4" totalsRowShown="0">
+  <autoFilter ref="Q3:Q4"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_EXTREMADURA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="S3:S14"/>
+<file path=xl/tables/table16.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="17" name="UNIVERSIDAD_PONTIFICIA_DE_SALAMANCA" displayName="UNIVERSIDAD_PONTIFICIA_DE_SALAMANCA" ref="R3:R14" totalsRowShown="0">
+  <autoFilter ref="R3:R14"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_PONTIFICIA_DE_SALAMANCA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="T3:T33"/>
+<file path=xl/tables/table17.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="18" name="UNIVERSIDAD_EUROPEA_DE_MADRID" displayName="UNIVERSIDAD_EUROPEA_DE_MADRID" ref="S3:S33" totalsRowShown="0">
+  <autoFilter ref="S3:S33"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_EUROPEA_DE_MADRID"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="U3:U23"/>
+<file path=xl/tables/table18.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="19" name="U._INTERNACIONAL_ISABEL_I_DE_CASTILLA" displayName="U._INTERNACIONAL_ISABEL_I_DE_CASTILLA" ref="T3:T23" totalsRowShown="0">
+  <autoFilter ref="T3:T23"/>
   <tableColumns count="1">
     <tableColumn id="1" name="U._INTERNACIONAL_ISABEL_I_DE_CASTILLA"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table19.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="20" name="UNIVERSIDAD_INTERNACIONAL_DE_LA_RIOJA" displayName="UNIVERSIDAD_INTERNACIONAL_DE_LA_RIOJA" ref="U3:U39" totalsRowShown="0">
+  <autoFilter ref="U3:U39"/>
+  <tableColumns count="1">
+    <tableColumn id="1" name="UNIVERSIDAD_INTERNACIONAL_DE_LA_RIOJA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="2" name="UNIVERSIDAD_DE_NAVARRA" displayName="UNIVERSIDAD_DE_NAVARRA" ref="D3:D17" totalsRowShown="0">
   <autoFilter ref="D3:D17"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_NAVARRA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table20.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="20" name="UNIVERSIDAD_INTERNACIONAL_DE_LA_RIOJA" displayName="UNIVERSIDAD_INTERNACIONAL_DE_LA_RIOJA" ref="V3:V39" totalsRowShown="0">
-[...10 lines deleted...]
-  <autoFilter ref="W3:W26"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="21" name="UNIVERSIDAD_ANTONIO_DE_NEBRIJA" displayName="UNIVERSIDAD_ANTONIO_DE_NEBRIJA" ref="V3:V26" totalsRowShown="0">
+  <autoFilter ref="V3:V26"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_ANTONIO_DE_NEBRIJA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="X3:X19"/>
+<file path=xl/tables/table21.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="22" name="UNIVERSIDAD_ALFONSO_X_EL_SABIO" displayName="UNIVERSIDAD_ALFONSO_X_EL_SABIO" ref="W3:W19" totalsRowShown="0">
+  <autoFilter ref="W3:W19"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_ALFONSO_X_EL_SABIO"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="Y3:Y12"/>
+<file path=xl/tables/table22.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="23" name="UNIVERSIDAD_DEL_ATLÁNTICO_MEDIO" displayName="UNIVERSIDAD_DEL_ATLÁNTICO_MEDIO" ref="X3:X12" totalsRowShown="0">
+  <autoFilter ref="X3:X12"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DEL_ATLÁNTICO_MEDIO"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="Z3:Z12"/>
+<file path=xl/tables/table23.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="24" name="UNIVERSIDAD_FRANCISCO_DE_VITORIA" displayName="UNIVERSIDAD_FRANCISCO_DE_VITORIA" ref="Y3:Y12" totalsRowShown="0">
+  <autoFilter ref="Y3:Y12"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_FRANCISCO_DE_VITORIA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AA3:AA4"/>
+<file path=xl/tables/table24.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="25" name="UNIVERSIDAD_DE_SALAMANCA" displayName="UNIVERSIDAD_DE_SALAMANCA" ref="Z3:Z4" totalsRowShown="0">
+  <autoFilter ref="Z3:Z4"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_SALAMANCA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AB3:AB14"/>
+<file path=xl/tables/table25.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="26" name="UNIVERSIDAD_CATÓLICA_SAN_ANTONIO_DE_MURCIA" displayName="UNIVERSIDAD_CATÓLICA_SAN_ANTONIO_DE_MURCIA" ref="AA3:AA14" totalsRowShown="0">
+  <autoFilter ref="AA3:AA14"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_CATÓLICA_SAN_ANTONIO_DE_MURCIA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AC3:AC9"/>
+<file path=xl/tables/table26.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="27" name="UNIVERSIDAD_OBERTA_DE_CATALUNYA" displayName="UNIVERSIDAD_OBERTA_DE_CATALUNYA" ref="AB3:AB9" totalsRowShown="0">
+  <autoFilter ref="AB3:AB9"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_OBERTA_DE_CATALUNYA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table28.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AD3:AD10"/>
+<file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="28" name="UNIVERSIDAD_CARDENAL_HERRERA" displayName="UNIVERSIDAD_CARDENAL_HERRERA" ref="AC3:AC10" totalsRowShown="0">
+  <autoFilter ref="AC3:AC10"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_CARDENAL_HERRERA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table29.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AE3:AE8"/>
+<file path=xl/tables/table28.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="29" name="UNIVERSIDAD_CATÓLICA_SANTA_TERESA_DE_JESÚS_DE_ÁVILA" displayName="UNIVERSIDAD_CATÓLICA_SANTA_TERESA_DE_JESÚS_DE_ÁVILA" ref="AD3:AD8" totalsRowShown="0">
+  <autoFilter ref="AD3:AD8"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_CATÓLICA_SANTA_TERESA_DE_JESÚS_DE_ÁVILA"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table29.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="30" name="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" displayName="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" ref="AE3:AE9" totalsRowShown="0">
+  <autoFilter ref="AE3:AE9"/>
+  <tableColumns count="1">
+    <tableColumn id="1" name="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" dataDxfId="8"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="UNED" displayName="UNED" ref="E3:E15" totalsRowShown="0">
   <autoFilter ref="E3:E15"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNED"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table30.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="30" name="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" displayName="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" ref="AF3:AF9" totalsRowShown="0">
-[...10 lines deleted...]
-  <autoFilter ref="AG3:AG23"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="35" name="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE_" displayName="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE_" ref="AF3:AF23" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6" tableBorderDxfId="5">
+  <autoFilter ref="AF3:AF23"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE" dataDxfId="4"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table32.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AH3:AH9"/>
+<file path=xl/tables/table31.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="36" name="UNIVERSIDAD_BEGOÑAKO_ANDRA_MARI" displayName="UNIVERSIDAD_BEGOÑAKO_ANDRA_MARI" ref="AG3:AG9" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2" tableBorderDxfId="1">
+  <autoFilter ref="AG3:AG9"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_BEGOÑAKO_ANDRA_MARI" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table33.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AI3:AI9"/>
+<file path=xl/tables/table32.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="31" name="UNIVERSIDAD_DE_CANTABRIA" displayName="UNIVERSIDAD_DE_CANTABRIA" ref="AH3:AH9" totalsRowShown="0">
+  <autoFilter ref="AH3:AH9"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_CANTABRIA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table34.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AJ3:AJ8"/>
+<file path=xl/tables/table33.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="32" name="UNIVERSIDAD_EUROPEA_DE_CANARIAS" displayName="UNIVERSIDAD_EUROPEA_DE_CANARIAS" ref="AI3:AI8" totalsRowShown="0">
+  <autoFilter ref="AI3:AI8"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_EUROPEA_DE_CANARIAS"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table35.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AK3:AK14"/>
+<file path=xl/tables/table34.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="33" name="UNIVERSIDAD_EUROPEA_DE_VALENCIA" displayName="UNIVERSIDAD_EUROPEA_DE_VALENCIA" ref="AJ3:AJ14" totalsRowShown="0">
+  <autoFilter ref="AJ3:AJ14"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_EUROPEA_DE_VALENCIA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table36.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AL3:AL4"/>
+<file path=xl/tables/table35.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="34" name="UNIVERSIDAD_DE_CASTILLA_LA_MANCHA" displayName="UNIVERSIDAD_DE_CASTILLA_LA_MANCHA" ref="AK3:AK4" totalsRowShown="0">
+  <autoFilter ref="AK3:AK4"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_CASTILLA_LA_MANCHA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table37.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AM3:AM8"/>
+<file path=xl/tables/table36.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="37" name="UNIVERSIDAD_EUROPEA_DEL_ATLÁNTICO" displayName="UNIVERSIDAD_EUROPEA_DEL_ATLÁNTICO" ref="AL3:AL8" totalsRowShown="0">
+  <autoFilter ref="AL3:AL8"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_EUROPEA_DEL_ATLÁNTICO"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table38.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AN3:AN13"/>
+<file path=xl/tables/table37.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="38" name="UNIVERSIDAD_INTERNACIONAL_DE_LA_EMPRESA" displayName="UNIVERSIDAD_INTERNACIONAL_DE_LA_EMPRESA" ref="AM3:AM13" totalsRowShown="0">
+  <autoFilter ref="AM3:AM13"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_INTERNACIONAL_DE_LA_EMPRESA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table39.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AO3:AO29"/>
+<file path=xl/tables/table38.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="40" name="UNIVERSIDAD_DE_LLEIDA" displayName="UNIVERSIDAD_DE_LLEIDA" ref="AN3:AN29" totalsRowShown="0">
+  <autoFilter ref="AN3:AN29"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_LLEIDA"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table39.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="39" name="UNIVERSIDAD_CATÓLICA_DE_VALENCIA_SAN_VICENTE_MÁRTIR" displayName="UNIVERSIDAD_CATÓLICA_DE_VALENCIA_SAN_VICENTE_MÁRTIR" ref="AO3:AO21" totalsRowShown="0">
+  <autoFilter ref="AO3:AO21"/>
+  <tableColumns count="1">
+    <tableColumn id="1" name="UNIVERSIDAD_CATÓLICA_DE_VALENCIA_SAN_VICENTE_MÁRTIR"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table4.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="4" name="UNIVERSIDAD_DE_LA_RIOJA" displayName="UNIVERSIDAD_DE_LA_RIOJA" ref="F3:F10" totalsRowShown="0">
   <autoFilter ref="F3:F10"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_LA_RIOJA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table40.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="39" name="UNIVERSIDAD_CATÓLICA_DE_VALENCIA_SAN_VICENTE_MÁRTIR" displayName="UNIVERSIDAD_CATÓLICA_DE_VALENCIA_SAN_VICENTE_MÁRTIR" ref="AP3:AP21" totalsRowShown="0">
-[...10 lines deleted...]
-  <autoFilter ref="AQ3:AQ10"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="41" name="UNIVERSIDAD_TECNOLÓGICA_ATLÁNTICO_MEDITERRÁNEO" displayName="UNIVERSIDAD_TECNOLÓGICA_ATLÁNTICO_MEDITERRÁNEO" ref="AP3:AP10" totalsRowShown="0">
+  <autoFilter ref="AP3:AP10"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_TECNOLÓGICA_ATLÁNTICO_MEDITERRÁNEO"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table42.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="AR3:AR4"/>
+<file path=xl/tables/table41.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="42" name="UNIVERSIDAD_DE_LAS_HESPÉRIDES" displayName="UNIVERSIDAD_DE_LAS_HESPÉRIDES" ref="AQ3:AQ4" totalsRowShown="0">
+  <autoFilter ref="AQ3:AQ4"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_LAS_HESPÉRIDES"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table42.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="7" name="UNIVERSIDAD_DE_DEUSTO" displayName="UNIVERSIDAD_DE_DEUSTO" ref="AR3:AR10" totalsRowShown="0">
+  <autoFilter ref="AR3:AR10"/>
+  <tableColumns count="1">
+    <tableColumn id="1" name="UNIVERSIDAD_DE_DEUSTO"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="UNIVERSIDAD_INTERNACIONAL_DE_VALENCIA" displayName="UNIVERSIDAD_INTERNACIONAL_DE_VALENCIA" ref="G3:G39" totalsRowShown="0">
   <autoFilter ref="G3:G39"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_INTERNACIONAL_DE_VALENCIA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="6" name="UNIVERSIDAD_DE_VALLADOLID" displayName="UNIVERSIDAD_DE_VALLADOLID" ref="H3:H11" totalsRowShown="0">
   <autoFilter ref="H3:H11"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_VALLADOLID"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table7.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="7" name="UNIVERSIDAD_DE_DEUSTO" displayName="UNIVERSIDAD_DE_DEUSTO" ref="I3:I7" totalsRowShown="0">
-[...10 lines deleted...]
-  <autoFilter ref="J3:J12"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="8" name="UNIVERSIDAD_EUROPEA_MIGUEL_DE_CERVANTES" displayName="UNIVERSIDAD_EUROPEA_MIGUEL_DE_CERVANTES" ref="I3:I12" totalsRowShown="0">
+  <autoFilter ref="I3:I12"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_EUROPEA_MIGUEL_DE_CERVANTES"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
-<file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <autoFilter ref="K3:K14"/>
+<file path=xl/tables/table8.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="9" name="MONDRAGON_UNIBERTSITATEA" displayName="MONDRAGON_UNIBERTSITATEA" ref="J3:J14" totalsRowShown="0">
+  <autoFilter ref="J3:J14"/>
   <tableColumns count="1">
     <tableColumn id="1" name="MONDRAGON_UNIBERTSITATEA"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table9.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="10" name="UNIVERSIDAD_POLITÉCNICA_DE_CARTAGENA" displayName="UNIVERSIDAD_POLITÉCNICA_DE_CARTAGENA" ref="K3:K4" totalsRowShown="0">
+  <autoFilter ref="K3:K4"/>
+  <tableColumns count="1">
+    <tableColumn id="1" name="UNIVERSIDAD_POLITÉCNICA_DE_CARTAGENA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -4737,51 +4755,51 @@
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table42.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:R29"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="A2" sqref="A2:H29"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="2" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.35">
       <c r="A2" s="22" t="s">
-        <v>782</v>
+        <v>781</v>
       </c>
       <c r="B2" s="22"/>
       <c r="C2" s="22"/>
       <c r="D2" s="22"/>
       <c r="E2" s="22"/>
       <c r="F2" s="22"/>
       <c r="G2" s="22"/>
       <c r="H2" s="22"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
     </row>
     <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A3" s="22"/>
       <c r="B3" s="22"/>
       <c r="C3" s="22"/>
       <c r="D3" s="22"/>
       <c r="E3" s="22"/>
@@ -5044,98 +5062,98 @@
       <c r="B29" s="22"/>
       <c r="C29" s="22"/>
       <c r="D29" s="22"/>
       <c r="E29" s="22"/>
       <c r="F29" s="22"/>
       <c r="G29" s="22"/>
       <c r="H29" s="22"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:H29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:I901"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B3" sqref="B3:F3"/>
+      <selection activeCell="H2" sqref="H2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="2" width="33" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="23" style="9" customWidth="1"/>
     <col min="6" max="6" width="35.42578125" customWidth="1"/>
     <col min="7" max="7" width="19.7109375" customWidth="1"/>
     <col min="8" max="8" width="18.140625" customWidth="1"/>
     <col min="9" max="9" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="23"/>
       <c r="C1" s="23"/>
       <c r="D1" s="23"/>
       <c r="E1" s="24"/>
       <c r="F1" s="2" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="4"/>
     </row>
     <row r="2" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B3" s="25" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="C3" s="26"/>
       <c r="D3" s="26"/>
       <c r="E3" s="26"/>
       <c r="F3" s="27"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9" ht="30.75" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="s">
@@ -8528,4269 +8546,4286 @@
           <xm:sqref>D1763:D1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>'Hoja-Ayuda'!$AT$2:$AT$11</xm:f>
           </x14:formula1>
           <xm:sqref>D6:D1762</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
             <xm:f>'Hoja-Ayuda'!$C$3:$AR$3</xm:f>
           </x14:formula1>
           <xm:sqref>B3:F3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:AT471"/>
   <sheetViews>
     <sheetView topLeftCell="AP1" workbookViewId="0">
-      <selection activeCell="AD17" sqref="AD17"/>
+      <selection activeCell="AR4" sqref="AR4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.140625" customWidth="1"/>
     <col min="2" max="2" width="40.28515625" customWidth="1"/>
     <col min="3" max="3" width="48.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.85546875" customWidth="1"/>
     <col min="7" max="7" width="62" customWidth="1"/>
     <col min="8" max="8" width="34.28515625" customWidth="1"/>
-    <col min="9" max="9" width="33.7109375" customWidth="1"/>
-[...26 lines deleted...]
-    <col min="42" max="44" width="59.42578125" customWidth="1"/>
+    <col min="9" max="9" width="47.5703125" customWidth="1"/>
+    <col min="10" max="10" width="36.85546875" customWidth="1"/>
+    <col min="11" max="11" width="43.28515625" customWidth="1"/>
+    <col min="12" max="12" width="40" customWidth="1"/>
+    <col min="13" max="13" width="47.5703125" customWidth="1"/>
+    <col min="14" max="14" width="75.28515625" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="45" customWidth="1"/>
+    <col min="16" max="16" width="47.42578125" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="33.28515625" customWidth="1"/>
+    <col min="18" max="18" width="47.85546875" customWidth="1"/>
+    <col min="19" max="19" width="43.140625" customWidth="1"/>
+    <col min="20" max="20" width="51.85546875" customWidth="1"/>
+    <col min="21" max="21" width="43.5703125" customWidth="1"/>
+    <col min="22" max="22" width="106.85546875" bestFit="1" customWidth="1"/>
+    <col min="23" max="23" width="83.140625" bestFit="1" customWidth="1"/>
+    <col min="24" max="24" width="70.28515625" bestFit="1" customWidth="1"/>
+    <col min="25" max="25" width="38.140625" customWidth="1"/>
+    <col min="26" max="26" width="32.7109375" bestFit="1" customWidth="1"/>
+    <col min="27" max="27" width="93" bestFit="1" customWidth="1"/>
+    <col min="28" max="28" width="63.42578125" bestFit="1" customWidth="1"/>
+    <col min="29" max="29" width="34.85546875" customWidth="1"/>
+    <col min="30" max="30" width="81.7109375" bestFit="1" customWidth="1"/>
+    <col min="31" max="31" width="53.42578125" bestFit="1" customWidth="1"/>
+    <col min="32" max="33" width="45.42578125" customWidth="1"/>
+    <col min="34" max="34" width="50.85546875" bestFit="1" customWidth="1"/>
+    <col min="35" max="40" width="50.85546875" customWidth="1"/>
+    <col min="41" max="44" width="59.42578125" customWidth="1"/>
     <col min="45" max="45" width="68.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
       <c r="AS1" t="s">
         <v>13</v>
       </c>
       <c r="AT1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="AS2" t="s">
         <v>17</v>
       </c>
       <c r="AT2" s="9">
         <v>45901</v>
       </c>
     </row>
     <row r="3" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
+        <v>905</v>
+      </c>
+      <c r="K3" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" t="s">
+        <v>876</v>
+      </c>
+      <c r="P3" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
       <c r="V3" t="s">
         <v>36</v>
       </c>
       <c r="W3" t="s">
         <v>37</v>
       </c>
       <c r="X3" t="s">
+        <v>638</v>
+      </c>
+      <c r="Y3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>639</v>
       </c>
       <c r="Z3" t="s">
         <v>39</v>
       </c>
       <c r="AA3" t="s">
         <v>40</v>
       </c>
       <c r="AB3" t="s">
         <v>41</v>
       </c>
       <c r="AC3" t="s">
         <v>42</v>
       </c>
       <c r="AD3" t="s">
         <v>43</v>
       </c>
       <c r="AE3" t="s">
         <v>44</v>
       </c>
-      <c r="AF3" t="s">
+      <c r="AF3" s="18" t="s">
+        <v>784</v>
+      </c>
+      <c r="AG3" s="18" t="s">
+        <v>805</v>
+      </c>
+      <c r="AH3" t="s">
+        <v>834</v>
+      </c>
+      <c r="AI3" t="s">
+        <v>849</v>
+      </c>
+      <c r="AJ3" t="s">
+        <v>851</v>
+      </c>
+      <c r="AK3" t="s">
+        <v>897</v>
+      </c>
+      <c r="AL3" t="s">
+        <v>899</v>
+      </c>
+      <c r="AM3" t="s">
+        <v>920</v>
+      </c>
+      <c r="AN3" t="s">
+        <v>994</v>
+      </c>
+      <c r="AO3" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AP3" t="s">
+        <v>1045</v>
+      </c>
+      <c r="AQ3" t="s">
+        <v>1056</v>
+      </c>
+      <c r="AR3" t="s">
+        <v>1068</v>
+      </c>
+      <c r="AS3" t="s">
         <v>45</v>
-      </c>
-[...37 lines deleted...]
-        <v>46</v>
       </c>
       <c r="AT3" s="9">
         <v>45931</v>
       </c>
     </row>
     <row r="4" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="E4" t="s">
-        <v>773</v>
+        <v>772</v>
       </c>
       <c r="F4" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="G4" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
       <c r="H4" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="I4" t="s">
-        <v>49</v>
+        <v>945</v>
       </c>
       <c r="J4" t="s">
-        <v>946</v>
+        <v>906</v>
       </c>
       <c r="K4" t="s">
-        <v>907</v>
+        <v>51</v>
       </c>
       <c r="L4" t="s">
+        <v>642</v>
+      </c>
+      <c r="M4" t="s">
         <v>52</v>
       </c>
-      <c r="M4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N4" t="s">
+        <v>740</v>
+      </c>
+      <c r="O4" t="s">
+        <v>652</v>
+      </c>
+      <c r="P4" t="s">
         <v>53</v>
       </c>
-      <c r="O4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q4" t="s">
-        <v>54</v>
+        <v>964</v>
       </c>
       <c r="R4" t="s">
-        <v>965</v>
+        <v>687</v>
       </c>
       <c r="S4" t="s">
-        <v>688</v>
+        <v>718</v>
       </c>
       <c r="T4" t="s">
-        <v>719</v>
+        <v>812</v>
       </c>
       <c r="U4" t="s">
-        <v>813</v>
+        <v>757</v>
       </c>
       <c r="V4" t="s">
-        <v>758</v>
+        <v>55</v>
       </c>
       <c r="W4" t="s">
         <v>56</v>
       </c>
       <c r="X4" t="s">
+        <v>825</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>731</v>
+      </c>
+      <c r="Z4" t="s">
         <v>57</v>
-      </c>
-[...4 lines deleted...]
-        <v>732</v>
       </c>
       <c r="AA4" t="s">
         <v>58</v>
       </c>
       <c r="AB4" t="s">
+        <v>1058</v>
+      </c>
+      <c r="AC4" t="s">
+        <v>752</v>
+      </c>
+      <c r="AD4" t="s">
         <v>59</v>
       </c>
-      <c r="AC4" t="s">
-[...5 lines deleted...]
-      <c r="AE4" t="s">
+      <c r="AE4" s="14" t="s">
+        <v>706</v>
+      </c>
+      <c r="AF4" s="16" t="s">
+        <v>785</v>
+      </c>
+      <c r="AG4" s="16" t="s">
+        <v>806</v>
+      </c>
+      <c r="AH4" t="s">
+        <v>835</v>
+      </c>
+      <c r="AI4" t="s">
+        <v>850</v>
+      </c>
+      <c r="AJ4" t="s">
+        <v>852</v>
+      </c>
+      <c r="AK4" t="s">
+        <v>898</v>
+      </c>
+      <c r="AL4" t="s">
+        <v>900</v>
+      </c>
+      <c r="AM4" t="s">
+        <v>921</v>
+      </c>
+      <c r="AN4" t="s">
+        <v>968</v>
+      </c>
+      <c r="AO4" t="s">
+        <v>1012</v>
+      </c>
+      <c r="AP4" t="s">
+        <v>1046</v>
+      </c>
+      <c r="AQ4" t="s">
+        <v>1057</v>
+      </c>
+      <c r="AR4" t="s">
+        <v>1062</v>
+      </c>
+      <c r="AS4" t="s">
         <v>60</v>
-      </c>
-[...40 lines deleted...]
-        <v>61</v>
       </c>
       <c r="AT4" s="9">
         <v>45962</v>
       </c>
     </row>
     <row r="5" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="E5" t="s">
-        <v>774</v>
+        <v>773</v>
       </c>
       <c r="F5" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="G5" t="s">
-        <v>764</v>
+        <v>763</v>
       </c>
       <c r="H5" t="s">
-        <v>677</v>
+        <v>676</v>
+      </c>
+      <c r="I5" t="s">
+        <v>946</v>
       </c>
       <c r="J5" t="s">
-        <v>947</v>
-[...5 lines deleted...]
-        <v>644</v>
+        <v>907</v>
+      </c>
+      <c r="L5" t="s">
+        <v>643</v>
+      </c>
+      <c r="N5" t="s">
+        <v>741</v>
       </c>
       <c r="O5" t="s">
-        <v>742</v>
+        <v>653</v>
       </c>
       <c r="P5" t="s">
-        <v>654</v>
-[...2 lines deleted...]
-        <v>680</v>
+        <v>679</v>
+      </c>
+      <c r="R5" t="s">
+        <v>688</v>
       </c>
       <c r="S5" t="s">
-        <v>689</v>
+        <v>719</v>
       </c>
       <c r="T5" t="s">
-        <v>720</v>
+        <v>813</v>
       </c>
       <c r="U5" t="s">
-        <v>814</v>
+        <v>758</v>
       </c>
       <c r="V5" t="s">
-        <v>759</v>
+        <v>804</v>
       </c>
       <c r="W5" t="s">
-        <v>805</v>
+        <v>68</v>
       </c>
       <c r="X5" t="s">
+        <v>826</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>732</v>
+      </c>
+      <c r="AA5" t="s">
         <v>69</v>
       </c>
-      <c r="Y5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB5" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AC5" t="s">
+        <v>753</v>
+      </c>
+      <c r="AD5" t="s">
+        <v>702</v>
+      </c>
+      <c r="AE5" s="15" t="s">
+        <v>707</v>
+      </c>
+      <c r="AF5" s="17" t="s">
+        <v>786</v>
+      </c>
+      <c r="AG5" s="16" t="s">
+        <v>807</v>
+      </c>
+      <c r="AH5" t="s">
+        <v>836</v>
+      </c>
+      <c r="AI5" t="s">
+        <v>883</v>
+      </c>
+      <c r="AJ5" t="s">
+        <v>853</v>
+      </c>
+      <c r="AL5" t="s">
+        <v>901</v>
+      </c>
+      <c r="AM5" t="s">
+        <v>922</v>
+      </c>
+      <c r="AN5" t="s">
+        <v>969</v>
+      </c>
+      <c r="AO5" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AP5" t="s">
+        <v>1047</v>
+      </c>
+      <c r="AR5" t="s">
+        <v>1063</v>
+      </c>
+      <c r="AS5" t="s">
         <v>70</v>
-      </c>
-[...43 lines deleted...]
-        <v>71</v>
       </c>
       <c r="AT5" s="9">
         <v>45992</v>
       </c>
     </row>
     <row r="6" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
+        <v>71</v>
+      </c>
+      <c r="B6" t="s">
         <v>72</v>
       </c>
-      <c r="B6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C6" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E6" t="s">
-        <v>770</v>
+        <v>769</v>
       </c>
       <c r="F6" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="G6" t="s">
-        <v>765</v>
+        <v>764</v>
       </c>
       <c r="H6" t="s">
-        <v>678</v>
+        <v>677</v>
+      </c>
+      <c r="I6" t="s">
+        <v>947</v>
       </c>
       <c r="J6" t="s">
-        <v>948</v>
-[...5 lines deleted...]
-        <v>645</v>
+        <v>908</v>
+      </c>
+      <c r="L6" t="s">
+        <v>644</v>
+      </c>
+      <c r="N6" t="s">
+        <v>841</v>
       </c>
       <c r="O6" t="s">
-        <v>842</v>
+        <v>654</v>
       </c>
       <c r="P6" t="s">
-        <v>655</v>
-[...2 lines deleted...]
-        <v>681</v>
+        <v>680</v>
+      </c>
+      <c r="R6" t="s">
+        <v>689</v>
       </c>
       <c r="S6" t="s">
-        <v>690</v>
+        <v>720</v>
       </c>
       <c r="T6" t="s">
-        <v>721</v>
+        <v>814</v>
       </c>
       <c r="U6" t="s">
-        <v>815</v>
+        <v>759</v>
       </c>
       <c r="V6" t="s">
-        <v>760</v>
+        <v>712</v>
       </c>
       <c r="W6" t="s">
-        <v>713</v>
+        <v>77</v>
       </c>
       <c r="X6" t="s">
+        <v>827</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>733</v>
+      </c>
+      <c r="AA6" t="s">
         <v>78</v>
       </c>
-      <c r="Y6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AB6" t="s">
+        <v>878</v>
+      </c>
+      <c r="AC6" t="s">
+        <v>754</v>
+      </c>
+      <c r="AD6" t="s">
+        <v>703</v>
+      </c>
+      <c r="AE6" s="15" t="s">
+        <v>708</v>
+      </c>
+      <c r="AF6" s="16" t="s">
+        <v>787</v>
+      </c>
+      <c r="AG6" s="16" t="s">
+        <v>808</v>
+      </c>
+      <c r="AH6" t="s">
+        <v>837</v>
+      </c>
+      <c r="AI6" t="s">
+        <v>1042</v>
+      </c>
+      <c r="AJ6" t="s">
+        <v>854</v>
+      </c>
+      <c r="AL6" t="s">
+        <v>902</v>
+      </c>
+      <c r="AM6" t="s">
+        <v>923</v>
+      </c>
+      <c r="AN6" t="s">
+        <v>970</v>
+      </c>
+      <c r="AO6" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AP6" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AR6" t="s">
+        <v>1064</v>
+      </c>
+      <c r="AS6" t="s">
         <v>79</v>
-      </c>
-[...43 lines deleted...]
-        <v>80</v>
       </c>
       <c r="AT6" s="9">
         <v>46023</v>
       </c>
     </row>
     <row r="7" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
+        <v>80</v>
+      </c>
+      <c r="B7" t="s">
         <v>81</v>
       </c>
-      <c r="B7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C7" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="E7" t="s">
-        <v>771</v>
+        <v>770</v>
       </c>
       <c r="F7" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="G7" t="s">
-        <v>1037</v>
+        <v>1036</v>
       </c>
       <c r="H7" t="s">
-        <v>679</v>
+        <v>678</v>
+      </c>
+      <c r="I7" t="s">
+        <v>948</v>
       </c>
       <c r="J7" t="s">
-        <v>949</v>
-[...5 lines deleted...]
-        <v>646</v>
+        <v>909</v>
+      </c>
+      <c r="L7" t="s">
+        <v>645</v>
+      </c>
+      <c r="N7" t="s">
+        <v>842</v>
       </c>
       <c r="O7" t="s">
-        <v>843</v>
+        <v>655</v>
       </c>
       <c r="P7" t="s">
-        <v>656</v>
-[...2 lines deleted...]
-        <v>682</v>
+        <v>681</v>
+      </c>
+      <c r="R7" t="s">
+        <v>690</v>
       </c>
       <c r="S7" t="s">
-        <v>691</v>
+        <v>721</v>
       </c>
       <c r="T7" t="s">
-        <v>722</v>
+        <v>815</v>
       </c>
       <c r="U7" t="s">
-        <v>816</v>
+        <v>756</v>
       </c>
       <c r="V7" t="s">
-        <v>757</v>
+        <v>713</v>
       </c>
       <c r="W7" t="s">
-        <v>714</v>
+        <v>866</v>
       </c>
       <c r="X7" t="s">
-        <v>867</v>
+        <v>828</v>
       </c>
       <c r="Y7" t="s">
-        <v>829</v>
-[...2 lines deleted...]
-        <v>735</v>
+        <v>734</v>
+      </c>
+      <c r="AA7" t="s">
+        <v>84</v>
       </c>
       <c r="AB7" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AC7" t="s">
+        <v>941</v>
+      </c>
+      <c r="AD7" t="s">
+        <v>704</v>
+      </c>
+      <c r="AE7" s="15" t="s">
+        <v>709</v>
+      </c>
+      <c r="AF7" s="17" t="s">
+        <v>788</v>
+      </c>
+      <c r="AG7" s="16" t="s">
+        <v>809</v>
+      </c>
+      <c r="AH7" t="s">
+        <v>838</v>
+      </c>
+      <c r="AI7" t="s">
+        <v>1043</v>
+      </c>
+      <c r="AJ7" t="s">
+        <v>857</v>
+      </c>
+      <c r="AL7" t="s">
+        <v>903</v>
+      </c>
+      <c r="AM7" t="s">
+        <v>924</v>
+      </c>
+      <c r="AN7" t="s">
+        <v>971</v>
+      </c>
+      <c r="AO7" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AP7" t="s">
+        <v>1049</v>
+      </c>
+      <c r="AR7" t="s">
+        <v>1065</v>
+      </c>
+      <c r="AS7" t="s">
         <v>85</v>
-      </c>
-[...43 lines deleted...]
-        <v>86</v>
       </c>
       <c r="AT7" s="9">
         <v>46054</v>
       </c>
     </row>
     <row r="8" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
+        <v>86</v>
+      </c>
+      <c r="B8" t="s">
         <v>87</v>
       </c>
-      <c r="B8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C8" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
       <c r="D8" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="E8" t="s">
-        <v>772</v>
+        <v>771</v>
       </c>
       <c r="F8" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="G8" t="s">
-        <v>1038</v>
+        <v>1037</v>
       </c>
       <c r="H8" t="s">
-        <v>999</v>
+        <v>998</v>
+      </c>
+      <c r="I8" t="s">
+        <v>949</v>
       </c>
       <c r="J8" t="s">
-        <v>950</v>
-[...5 lines deleted...]
-        <v>647</v>
+        <v>910</v>
+      </c>
+      <c r="L8" t="s">
+        <v>646</v>
+      </c>
+      <c r="N8" t="s">
+        <v>843</v>
       </c>
       <c r="O8" t="s">
-        <v>844</v>
+        <v>656</v>
       </c>
       <c r="P8" t="s">
-        <v>657</v>
-[...2 lines deleted...]
-        <v>683</v>
+        <v>682</v>
+      </c>
+      <c r="R8" t="s">
+        <v>930</v>
       </c>
       <c r="S8" t="s">
-        <v>931</v>
+        <v>722</v>
       </c>
       <c r="T8" t="s">
-        <v>723</v>
+        <v>816</v>
       </c>
       <c r="U8" t="s">
-        <v>817</v>
+        <v>761</v>
       </c>
       <c r="V8" t="s">
-        <v>762</v>
+        <v>714</v>
       </c>
       <c r="W8" t="s">
+        <v>864</v>
+      </c>
+      <c r="X8" t="s">
+        <v>829</v>
+      </c>
+      <c r="Y8" t="s">
+        <v>735</v>
+      </c>
+      <c r="AA8" t="s">
         <v>715</v>
       </c>
-      <c r="X8" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB8" t="s">
-        <v>716</v>
+        <v>1061</v>
       </c>
       <c r="AC8" t="s">
-        <v>1062</v>
+        <v>942</v>
       </c>
       <c r="AD8" t="s">
-        <v>943</v>
-[...5 lines deleted...]
-        <v>711</v>
+        <v>705</v>
+      </c>
+      <c r="AE8" s="15" t="s">
+        <v>710</v>
+      </c>
+      <c r="AF8" s="16" t="s">
+        <v>789</v>
       </c>
       <c r="AG8" s="16" t="s">
-        <v>790</v>
-[...2 lines deleted...]
-        <v>811</v>
+        <v>810</v>
+      </c>
+      <c r="AH8" t="s">
+        <v>839</v>
       </c>
       <c r="AI8" t="s">
-        <v>840</v>
+        <v>1044</v>
       </c>
       <c r="AJ8" t="s">
-        <v>1045</v>
-[...2 lines deleted...]
-        <v>859</v>
+        <v>858</v>
+      </c>
+      <c r="AL8" t="s">
+        <v>904</v>
       </c>
       <c r="AM8" t="s">
-        <v>905</v>
+        <v>1030</v>
       </c>
       <c r="AN8" t="s">
-        <v>1031</v>
+        <v>972</v>
       </c>
       <c r="AO8" t="s">
-        <v>973</v>
+        <v>1016</v>
       </c>
       <c r="AP8" t="s">
-        <v>1017</v>
-[...2 lines deleted...]
-        <v>1048</v>
+        <v>1047</v>
+      </c>
+      <c r="AR8" t="s">
+        <v>1063</v>
       </c>
       <c r="AS8" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
       <c r="AT8" s="9">
         <v>46082</v>
       </c>
     </row>
     <row r="9" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B9" t="s">
         <v>93</v>
       </c>
-      <c r="B9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C9" t="s">
-        <v>82</v>
+        <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="E9" t="s">
-        <v>775</v>
+        <v>774</v>
       </c>
       <c r="F9" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="G9" t="s">
-        <v>1039</v>
+        <v>1038</v>
       </c>
       <c r="H9" t="s">
-        <v>1000</v>
+        <v>999</v>
+      </c>
+      <c r="I9" t="s">
+        <v>950</v>
       </c>
       <c r="J9" t="s">
-        <v>951</v>
-[...5 lines deleted...]
-        <v>648</v>
+        <v>912</v>
+      </c>
+      <c r="L9" t="s">
+        <v>647</v>
+      </c>
+      <c r="N9" t="s">
+        <v>844</v>
       </c>
       <c r="O9" t="s">
-        <v>845</v>
+        <v>657</v>
       </c>
       <c r="P9" t="s">
-        <v>658</v>
-[...2 lines deleted...]
-        <v>684</v>
+        <v>683</v>
+      </c>
+      <c r="R9" t="s">
+        <v>691</v>
       </c>
       <c r="S9" t="s">
-        <v>692</v>
+        <v>723</v>
       </c>
       <c r="T9" t="s">
-        <v>724</v>
+        <v>817</v>
       </c>
       <c r="U9" t="s">
-        <v>818</v>
+        <v>760</v>
       </c>
       <c r="V9" t="s">
-        <v>761</v>
+        <v>97</v>
       </c>
       <c r="W9" t="s">
+        <v>865</v>
+      </c>
+      <c r="X9" t="s">
+        <v>830</v>
+      </c>
+      <c r="Y9" t="s">
+        <v>736</v>
+      </c>
+      <c r="AA9" t="s">
+        <v>716</v>
+      </c>
+      <c r="AB9" t="s">
+        <v>1058</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>943</v>
+      </c>
+      <c r="AE9" s="15" t="s">
+        <v>711</v>
+      </c>
+      <c r="AF9" s="17" t="s">
+        <v>790</v>
+      </c>
+      <c r="AG9" s="16" t="s">
+        <v>811</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>840</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>855</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>925</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>973</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>1048</v>
+      </c>
+      <c r="AR9" t="s">
+        <v>1066</v>
+      </c>
+      <c r="AS9" t="s">
         <v>98</v>
-      </c>
-[...46 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AT9" s="9">
         <v>46113</v>
       </c>
     </row>
     <row r="10" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
+        <v>99</v>
+      </c>
+      <c r="B10" t="s">
         <v>100</v>
       </c>
-      <c r="B10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C10" t="s">
-        <v>968</v>
+        <v>967</v>
       </c>
       <c r="D10" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="E10" t="s">
-        <v>776</v>
+        <v>775</v>
       </c>
       <c r="G10" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H10" t="s">
+        <v>1000</v>
+      </c>
+      <c r="I10" t="s">
+        <v>951</v>
+      </c>
+      <c r="J10" t="s">
+        <v>913</v>
+      </c>
+      <c r="L10" t="s">
+        <v>648</v>
+      </c>
+      <c r="N10" t="s">
+        <v>845</v>
+      </c>
+      <c r="O10" t="s">
+        <v>658</v>
+      </c>
+      <c r="P10" t="s">
+        <v>684</v>
+      </c>
+      <c r="R10" t="s">
+        <v>692</v>
+      </c>
+      <c r="S10" t="s">
+        <v>886</v>
+      </c>
+      <c r="T10" t="s">
+        <v>818</v>
+      </c>
+      <c r="U10" t="s">
         <v>1040</v>
       </c>
-      <c r="H10" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="V10" t="s">
-        <v>1041</v>
+        <v>102</v>
       </c>
       <c r="W10" t="s">
-        <v>103</v>
+        <v>90</v>
       </c>
       <c r="X10" t="s">
-        <v>91</v>
+        <v>831</v>
       </c>
       <c r="Y10" t="s">
-        <v>832</v>
-[...15 lines deleted...]
-        <v>857</v>
+        <v>737</v>
+      </c>
+      <c r="AA10" t="s">
+        <v>717</v>
+      </c>
+      <c r="AC10" t="s">
+        <v>944</v>
+      </c>
+      <c r="AF10" s="16" t="s">
+        <v>791</v>
+      </c>
+      <c r="AG10" s="19"/>
+      <c r="AJ10" t="s">
+        <v>856</v>
+      </c>
+      <c r="AM10" t="s">
+        <v>926</v>
       </c>
       <c r="AN10" t="s">
-        <v>927</v>
+        <v>974</v>
       </c>
       <c r="AO10" t="s">
-        <v>975</v>
+        <v>1018</v>
       </c>
       <c r="AP10" t="s">
-        <v>1019</v>
-[...2 lines deleted...]
-        <v>1051</v>
+        <v>1050</v>
+      </c>
+      <c r="AR10" t="s">
+        <v>1067</v>
       </c>
       <c r="AS10" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="AT10" s="9">
         <v>46143</v>
       </c>
     </row>
     <row r="11" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
+        <v>105</v>
+      </c>
+      <c r="B11" t="s">
         <v>106</v>
       </c>
-      <c r="B11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C11" t="s">
-        <v>94</v>
+        <v>93</v>
       </c>
       <c r="D11" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="E11" t="s">
-        <v>777</v>
+        <v>776</v>
       </c>
       <c r="G11" t="s">
-        <v>766</v>
+        <v>765</v>
       </c>
       <c r="H11" t="s">
-        <v>1002</v>
+        <v>1001</v>
+      </c>
+      <c r="I11" t="s">
+        <v>952</v>
       </c>
       <c r="J11" t="s">
-        <v>953</v>
-[...5 lines deleted...]
-        <v>650</v>
+        <v>914</v>
+      </c>
+      <c r="L11" t="s">
+        <v>649</v>
+      </c>
+      <c r="N11" t="s">
+        <v>846</v>
       </c>
       <c r="O11" t="s">
-        <v>847</v>
+        <v>659</v>
       </c>
       <c r="P11" t="s">
-        <v>660</v>
-[...2 lines deleted...]
-        <v>686</v>
+        <v>685</v>
+      </c>
+      <c r="R11" t="s">
+        <v>693</v>
       </c>
       <c r="S11" t="s">
-        <v>694</v>
+        <v>887</v>
       </c>
       <c r="T11" t="s">
-        <v>888</v>
+        <v>819</v>
       </c>
       <c r="U11" t="s">
-        <v>820</v>
+        <v>1041</v>
       </c>
       <c r="V11" t="s">
-        <v>1042</v>
+        <v>108</v>
       </c>
       <c r="W11" t="s">
+        <v>699</v>
+      </c>
+      <c r="X11" t="s">
+        <v>832</v>
+      </c>
+      <c r="Y11" t="s">
+        <v>738</v>
+      </c>
+      <c r="AF11" s="17" t="s">
+        <v>792</v>
+      </c>
+      <c r="AG11" s="19"/>
+      <c r="AJ11" t="s">
+        <v>879</v>
+      </c>
+      <c r="AM11" t="s">
+        <v>939</v>
+      </c>
+      <c r="AN11" t="s">
+        <v>975</v>
+      </c>
+      <c r="AO11" t="s">
+        <v>1019</v>
+      </c>
+      <c r="AS11" t="s">
         <v>109</v>
-      </c>
-[...26 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AT11" s="9">
         <v>46174</v>
       </c>
     </row>
     <row r="12" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
+        <v>110</v>
+      </c>
+      <c r="B12" t="s">
         <v>111</v>
       </c>
-      <c r="B12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C12" t="s">
+        <v>742</v>
+      </c>
+      <c r="D12" t="s">
+        <v>782</v>
+      </c>
+      <c r="E12" t="s">
+        <v>777</v>
+      </c>
+      <c r="G12" t="s">
+        <v>766</v>
+      </c>
+      <c r="I12" t="s">
+        <v>953</v>
+      </c>
+      <c r="J12" t="s">
+        <v>915</v>
+      </c>
+      <c r="L12" t="s">
+        <v>650</v>
+      </c>
+      <c r="N12" t="s">
+        <v>847</v>
+      </c>
+      <c r="O12" t="s">
+        <v>660</v>
+      </c>
+      <c r="P12" t="s">
+        <v>686</v>
+      </c>
+      <c r="R12" t="s">
+        <v>694</v>
+      </c>
+      <c r="S12" t="s">
+        <v>888</v>
+      </c>
+      <c r="T12" t="s">
+        <v>820</v>
+      </c>
+      <c r="U12" t="s">
         <v>743</v>
       </c>
-      <c r="D12" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="V12" t="s">
-        <v>744</v>
+        <v>697</v>
       </c>
       <c r="W12" t="s">
-        <v>698</v>
+        <v>103</v>
       </c>
       <c r="X12" t="s">
-        <v>104</v>
+        <v>833</v>
       </c>
       <c r="Y12" t="s">
-        <v>834</v>
-[...9 lines deleted...]
-        <v>881</v>
+        <v>739</v>
+      </c>
+      <c r="AF12" s="16" t="s">
+        <v>793</v>
+      </c>
+      <c r="AG12" s="19"/>
+      <c r="AJ12" t="s">
+        <v>880</v>
+      </c>
+      <c r="AM12" t="s">
+        <v>1031</v>
       </c>
       <c r="AN12" t="s">
-        <v>1032</v>
+        <v>976</v>
       </c>
       <c r="AO12" t="s">
-        <v>977</v>
-[...2 lines deleted...]
-        <v>1021</v>
+        <v>1020</v>
       </c>
       <c r="AS12" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="13" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
+        <v>115</v>
+      </c>
+      <c r="B13" t="s">
         <v>116</v>
       </c>
-      <c r="B13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" t="s">
-        <v>939</v>
+        <v>938</v>
       </c>
       <c r="E13" t="s">
-        <v>779</v>
+        <v>778</v>
       </c>
       <c r="G13" t="s">
-        <v>768</v>
-[...5 lines deleted...]
-        <v>929</v>
+        <v>767</v>
+      </c>
+      <c r="J13" t="s">
+        <v>911</v>
+      </c>
+      <c r="L13" t="s">
+        <v>928</v>
+      </c>
+      <c r="N13" t="s">
+        <v>848</v>
       </c>
       <c r="O13" t="s">
-        <v>849</v>
+        <v>661</v>
       </c>
       <c r="P13" t="s">
-        <v>662</v>
-[...2 lines deleted...]
-        <v>869</v>
+        <v>868</v>
+      </c>
+      <c r="R13" t="s">
+        <v>695</v>
       </c>
       <c r="S13" t="s">
-        <v>696</v>
+        <v>889</v>
       </c>
       <c r="T13" t="s">
-        <v>890</v>
+        <v>821</v>
       </c>
       <c r="U13" t="s">
-        <v>822</v>
+        <v>744</v>
       </c>
       <c r="V13" t="s">
-        <v>745</v>
+        <v>698</v>
       </c>
       <c r="W13" t="s">
-        <v>699</v>
-[...9 lines deleted...]
-        <v>882</v>
+        <v>700</v>
+      </c>
+      <c r="AF13" s="17" t="s">
+        <v>794</v>
+      </c>
+      <c r="AG13" s="19"/>
+      <c r="AJ13" t="s">
+        <v>881</v>
+      </c>
+      <c r="AM13" t="s">
+        <v>1032</v>
       </c>
       <c r="AN13" t="s">
-        <v>1033</v>
+        <v>987</v>
       </c>
       <c r="AO13" t="s">
-        <v>988</v>
-[...2 lines deleted...]
-        <v>1022</v>
+        <v>1021</v>
       </c>
       <c r="AS13" t="s">
-        <v>119</v>
+        <v>118</v>
       </c>
     </row>
     <row r="14" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
+        <v>119</v>
+      </c>
+      <c r="B14" t="s">
         <v>120</v>
       </c>
-      <c r="B14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D14" t="s">
-        <v>935</v>
+        <v>934</v>
       </c>
       <c r="E14" t="s">
-        <v>780</v>
+        <v>779</v>
       </c>
       <c r="G14" t="s">
-        <v>769</v>
-[...5 lines deleted...]
-        <v>930</v>
+        <v>768</v>
+      </c>
+      <c r="J14" t="s">
+        <v>916</v>
+      </c>
+      <c r="L14" t="s">
+        <v>929</v>
+      </c>
+      <c r="N14" t="s">
+        <v>940</v>
       </c>
       <c r="O14" t="s">
-        <v>941</v>
+        <v>662</v>
       </c>
       <c r="P14" t="s">
-        <v>663</v>
-[...2 lines deleted...]
-        <v>870</v>
+        <v>869</v>
+      </c>
+      <c r="R14" t="s">
+        <v>696</v>
       </c>
       <c r="S14" t="s">
-        <v>697</v>
+        <v>724</v>
       </c>
       <c r="T14" t="s">
-        <v>725</v>
+        <v>822</v>
       </c>
       <c r="U14" t="s">
-        <v>823</v>
+        <v>919</v>
       </c>
       <c r="V14" t="s">
-        <v>920</v>
+        <v>122</v>
       </c>
       <c r="W14" t="s">
-        <v>123</v>
-[...9 lines deleted...]
-        <v>883</v>
+        <v>113</v>
+      </c>
+      <c r="AF14" s="16" t="s">
+        <v>795</v>
+      </c>
+      <c r="AG14" s="19"/>
+      <c r="AJ14" t="s">
+        <v>882</v>
+      </c>
+      <c r="AN14" t="s">
+        <v>978</v>
       </c>
       <c r="AO14" t="s">
-        <v>979</v>
-[...2 lines deleted...]
-        <v>1023</v>
+        <v>1022</v>
       </c>
       <c r="AS14" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="15" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>126</v>
+        <v>125</v>
       </c>
       <c r="B15" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>936</v>
+        <v>935</v>
       </c>
       <c r="E15" t="s">
-        <v>781</v>
+        <v>780</v>
       </c>
       <c r="G15" t="s">
-        <v>75</v>
+        <v>74</v>
+      </c>
+      <c r="O15" t="s">
+        <v>663</v>
       </c>
       <c r="P15" t="s">
-        <v>664</v>
-[...2 lines deleted...]
-        <v>874</v>
+        <v>873</v>
+      </c>
+      <c r="S15" t="s">
+        <v>725</v>
       </c>
       <c r="T15" t="s">
-        <v>726</v>
+        <v>965</v>
       </c>
       <c r="U15" t="s">
-        <v>966</v>
+        <v>745</v>
       </c>
       <c r="V15" t="s">
-        <v>746</v>
+        <v>127</v>
       </c>
       <c r="W15" t="s">
+        <v>701</v>
+      </c>
+      <c r="AF15" s="17" t="s">
+        <v>796</v>
+      </c>
+      <c r="AG15" s="19"/>
+      <c r="AN15" t="s">
+        <v>977</v>
+      </c>
+      <c r="AO15" t="s">
+        <v>1023</v>
+      </c>
+      <c r="AS15" t="s">
         <v>128</v>
-      </c>
-[...14 lines deleted...]
-        <v>129</v>
       </c>
     </row>
     <row r="16" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
-        <v>130</v>
+        <v>129</v>
       </c>
       <c r="B16" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>937</v>
+        <v>936</v>
       </c>
       <c r="G16" t="s">
-        <v>84</v>
+        <v>83</v>
+      </c>
+      <c r="O16" t="s">
+        <v>877</v>
       </c>
       <c r="P16" t="s">
-        <v>878</v>
-[...2 lines deleted...]
-        <v>873</v>
+        <v>872</v>
+      </c>
+      <c r="S16" t="s">
+        <v>726</v>
       </c>
       <c r="T16" t="s">
-        <v>727</v>
+        <v>966</v>
       </c>
       <c r="U16" t="s">
-        <v>967</v>
+        <v>746</v>
       </c>
       <c r="V16" t="s">
-        <v>747</v>
+        <v>131</v>
       </c>
       <c r="W16" t="s">
+        <v>123</v>
+      </c>
+      <c r="AF16" s="16" t="s">
+        <v>797</v>
+      </c>
+      <c r="AG16" s="19"/>
+      <c r="AN16" t="s">
+        <v>979</v>
+      </c>
+      <c r="AO16" t="s">
+        <v>1024</v>
+      </c>
+      <c r="AS16" t="s">
         <v>132</v>
-      </c>
-[...14 lines deleted...]
-        <v>133</v>
       </c>
     </row>
     <row r="17" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>133</v>
       </c>
       <c r="B17" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>938</v>
+        <v>937</v>
       </c>
       <c r="G17" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-        <v>872</v>
+        <v>89</v>
+      </c>
+      <c r="P17" t="s">
+        <v>871</v>
+      </c>
+      <c r="S17" t="s">
+        <v>727</v>
       </c>
       <c r="T17" t="s">
-        <v>728</v>
+        <v>823</v>
       </c>
       <c r="U17" t="s">
-        <v>824</v>
+        <v>954</v>
       </c>
       <c r="V17" t="s">
-        <v>955</v>
+        <v>135</v>
       </c>
       <c r="W17" t="s">
+        <v>961</v>
+      </c>
+      <c r="AF17" s="17" t="s">
+        <v>798</v>
+      </c>
+      <c r="AG17" s="19"/>
+      <c r="AN17" t="s">
+        <v>980</v>
+      </c>
+      <c r="AO17" t="s">
+        <v>1025</v>
+      </c>
+      <c r="AS17" t="s">
         <v>136</v>
-      </c>
-[...14 lines deleted...]
-        <v>137</v>
       </c>
     </row>
     <row r="18" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>137</v>
       </c>
       <c r="B18" t="s">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="G18" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>871</v>
+        <v>96</v>
+      </c>
+      <c r="P18" t="s">
+        <v>870</v>
+      </c>
+      <c r="S18" t="s">
+        <v>728</v>
       </c>
       <c r="T18" t="s">
-        <v>729</v>
+        <v>824</v>
       </c>
       <c r="U18" t="s">
-        <v>825</v>
+        <v>747</v>
       </c>
       <c r="V18" t="s">
-        <v>748</v>
+        <v>139</v>
       </c>
       <c r="W18" t="s">
+        <v>962</v>
+      </c>
+      <c r="AF18" s="16" t="s">
+        <v>799</v>
+      </c>
+      <c r="AG18" s="19"/>
+      <c r="AN18" t="s">
+        <v>981</v>
+      </c>
+      <c r="AO18" t="s">
+        <v>1026</v>
+      </c>
+      <c r="AS18" t="s">
         <v>140</v>
-      </c>
-[...14 lines deleted...]
-        <v>141</v>
       </c>
     </row>
     <row r="19" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="B19" t="s">
-        <v>89</v>
+        <v>88</v>
       </c>
       <c r="G19" t="s">
-        <v>1034</v>
-[...2 lines deleted...]
-        <v>875</v>
+        <v>1033</v>
+      </c>
+      <c r="P19" t="s">
+        <v>874</v>
+      </c>
+      <c r="S19" t="s">
+        <v>729</v>
       </c>
       <c r="T19" t="s">
-        <v>730</v>
+        <v>1051</v>
       </c>
       <c r="U19" t="s">
-        <v>1052</v>
+        <v>748</v>
       </c>
       <c r="V19" t="s">
-        <v>749</v>
+        <v>143</v>
       </c>
       <c r="W19" t="s">
+        <v>963</v>
+      </c>
+      <c r="AF19" s="17" t="s">
+        <v>800</v>
+      </c>
+      <c r="AG19" s="19"/>
+      <c r="AN19" t="s">
+        <v>982</v>
+      </c>
+      <c r="AO19" t="s">
+        <v>1027</v>
+      </c>
+      <c r="AS19" t="s">
         <v>144</v>
-      </c>
-[...14 lines deleted...]
-        <v>145</v>
       </c>
     </row>
     <row r="20" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="B20" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
       <c r="G20" t="s">
-        <v>1035</v>
-[...2 lines deleted...]
-        <v>876</v>
+        <v>1034</v>
+      </c>
+      <c r="P20" t="s">
+        <v>875</v>
+      </c>
+      <c r="S20" t="s">
+        <v>730</v>
       </c>
       <c r="T20" t="s">
-        <v>731</v>
+        <v>1052</v>
       </c>
       <c r="U20" t="s">
-        <v>1053</v>
+        <v>955</v>
       </c>
       <c r="V20" t="s">
-        <v>956</v>
-[...7 lines deleted...]
-      <c r="AH20" s="19"/>
+        <v>151</v>
+      </c>
+      <c r="AF20" s="16" t="s">
+        <v>801</v>
+      </c>
+      <c r="AG20" s="19"/>
+      <c r="AN20" t="s">
+        <v>983</v>
+      </c>
       <c r="AO20" t="s">
-        <v>984</v>
-[...2 lines deleted...]
-        <v>1029</v>
+        <v>1028</v>
       </c>
       <c r="AS20" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
     </row>
     <row r="21" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
+        <v>148</v>
+      </c>
+      <c r="B21" t="s">
         <v>149</v>
       </c>
-      <c r="B21" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" t="s">
-        <v>1036</v>
+        <v>1035</v>
+      </c>
+      <c r="S21" t="s">
+        <v>859</v>
       </c>
       <c r="T21" t="s">
-        <v>860</v>
+        <v>1053</v>
       </c>
       <c r="U21" t="s">
-        <v>1054</v>
+        <v>750</v>
       </c>
       <c r="V21" t="s">
-        <v>751</v>
-[...7 lines deleted...]
-      <c r="AH21" s="19"/>
+        <v>156</v>
+      </c>
+      <c r="AF21" s="17" t="s">
+        <v>802</v>
+      </c>
+      <c r="AG21" s="19"/>
+      <c r="AN21" t="s">
+        <v>984</v>
+      </c>
       <c r="AO21" t="s">
-        <v>985</v>
-[...2 lines deleted...]
-        <v>1030</v>
+        <v>1029</v>
       </c>
       <c r="AS21" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="22" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
+        <v>153</v>
+      </c>
+      <c r="B22" t="s">
         <v>154</v>
       </c>
-      <c r="B22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G22" t="s">
-        <v>102</v>
+        <v>101</v>
+      </c>
+      <c r="S22" t="s">
+        <v>884</v>
       </c>
       <c r="T22" t="s">
-        <v>885</v>
+        <v>1054</v>
       </c>
       <c r="U22" t="s">
-        <v>1055</v>
+        <v>749</v>
       </c>
       <c r="V22" t="s">
-        <v>750</v>
-[...9 lines deleted...]
-        <v>986</v>
+        <v>159</v>
+      </c>
+      <c r="AF22" s="16" t="s">
+        <v>803</v>
+      </c>
+      <c r="AG22" s="19"/>
+      <c r="AN22" t="s">
+        <v>985</v>
       </c>
       <c r="AS22" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
     </row>
     <row r="23" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="B23" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
       <c r="G23" t="s">
-        <v>108</v>
+        <v>107</v>
+      </c>
+      <c r="S23" t="s">
+        <v>860</v>
       </c>
       <c r="T23" t="s">
-        <v>861</v>
+        <v>1055</v>
       </c>
       <c r="U23" t="s">
-        <v>1056</v>
+        <v>751</v>
       </c>
       <c r="V23" t="s">
-        <v>752</v>
-[...8 lines deleted...]
-        <v>989</v>
+        <v>931</v>
+      </c>
+      <c r="AF23" s="20" t="s">
+        <v>867</v>
+      </c>
+      <c r="AN23" t="s">
+        <v>988</v>
       </c>
       <c r="AS23" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
+        <v>161</v>
+      </c>
+      <c r="B24" t="s">
         <v>162</v>
       </c>
-      <c r="B24" t="s">
+      <c r="G24" t="s">
+        <v>112</v>
+      </c>
+      <c r="S24" t="s">
+        <v>885</v>
+      </c>
+      <c r="U24" t="s">
+        <v>783</v>
+      </c>
+      <c r="V24" t="s">
+        <v>932</v>
+      </c>
+      <c r="AN24" t="s">
+        <v>989</v>
+      </c>
+      <c r="AS24" t="s">
         <v>163</v>
-      </c>
-[...16 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="25" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>164</v>
+      </c>
+      <c r="B25" t="s">
         <v>165</v>
       </c>
-      <c r="B25" t="s">
+      <c r="G25" t="s">
+        <v>117</v>
+      </c>
+      <c r="S25" t="s">
+        <v>862</v>
+      </c>
+      <c r="U25" t="s">
+        <v>917</v>
+      </c>
+      <c r="V25" t="s">
+        <v>933</v>
+      </c>
+      <c r="AN25" t="s">
+        <v>990</v>
+      </c>
+      <c r="AS25" t="s">
         <v>166</v>
-      </c>
-[...16 lines deleted...]
-        <v>167</v>
       </c>
     </row>
     <row r="26" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>167</v>
+      </c>
+      <c r="B26" t="s">
         <v>168</v>
       </c>
-      <c r="B26" t="s">
+      <c r="G26" t="s">
+        <v>121</v>
+      </c>
+      <c r="S26" t="s">
+        <v>861</v>
+      </c>
+      <c r="U26" t="s">
+        <v>918</v>
+      </c>
+      <c r="V26" t="s">
+        <v>997</v>
+      </c>
+      <c r="AN26" t="s">
+        <v>991</v>
+      </c>
+      <c r="AS26" t="s">
         <v>169</v>
-      </c>
-[...16 lines deleted...]
-        <v>170</v>
       </c>
     </row>
     <row r="27" spans="1:45" x14ac:dyDescent="0.25">
       <c r="A27" t="s">
-        <v>756</v>
+        <v>755</v>
       </c>
       <c r="B27" t="s">
+        <v>170</v>
+      </c>
+      <c r="G27" t="s">
+        <v>126</v>
+      </c>
+      <c r="S27" t="s">
+        <v>890</v>
+      </c>
+      <c r="U27" s="21" t="s">
+        <v>1003</v>
+      </c>
+      <c r="AN27" t="s">
+        <v>992</v>
+      </c>
+      <c r="AS27" t="s">
         <v>171</v>
-      </c>
-[...13 lines deleted...]
-        <v>172</v>
       </c>
     </row>
     <row r="28" spans="1:45" x14ac:dyDescent="0.25">
       <c r="B28" t="s">
+        <v>172</v>
+      </c>
+      <c r="G28" t="s">
+        <v>130</v>
+      </c>
+      <c r="S28" t="s">
+        <v>891</v>
+      </c>
+      <c r="U28" t="s">
+        <v>956</v>
+      </c>
+      <c r="AN28" t="s">
+        <v>986</v>
+      </c>
+      <c r="AS28" t="s">
         <v>173</v>
-      </c>
-[...13 lines deleted...]
-        <v>174</v>
       </c>
     </row>
     <row r="29" spans="1:45" x14ac:dyDescent="0.25">
       <c r="B29" t="s">
+        <v>174</v>
+      </c>
+      <c r="G29" t="s">
+        <v>134</v>
+      </c>
+      <c r="S29" t="s">
+        <v>892</v>
+      </c>
+      <c r="U29" t="s">
+        <v>957</v>
+      </c>
+      <c r="AN29" t="s">
+        <v>993</v>
+      </c>
+      <c r="AS29" t="s">
         <v>175</v>
-      </c>
-[...13 lines deleted...]
-        <v>176</v>
       </c>
     </row>
     <row r="30" spans="1:45" x14ac:dyDescent="0.25">
       <c r="B30" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="G30" t="s">
-        <v>139</v>
-[...5 lines deleted...]
-        <v>959</v>
+        <v>138</v>
+      </c>
+      <c r="S30" t="s">
+        <v>893</v>
+      </c>
+      <c r="U30" t="s">
+        <v>958</v>
       </c>
       <c r="AS30" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
     </row>
     <row r="31" spans="1:45" x14ac:dyDescent="0.25">
       <c r="B31" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="G31" t="s">
-        <v>143</v>
-[...5 lines deleted...]
-        <v>960</v>
+        <v>142</v>
+      </c>
+      <c r="S31" t="s">
+        <v>894</v>
+      </c>
+      <c r="U31" t="s">
+        <v>959</v>
       </c>
       <c r="AS31" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="32" spans="1:45" x14ac:dyDescent="0.25">
       <c r="B32" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G32" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>961</v>
+        <v>146</v>
+      </c>
+      <c r="S32" t="s">
+        <v>895</v>
+      </c>
+      <c r="U32" t="s">
+        <v>960</v>
       </c>
       <c r="AS32" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
     </row>
     <row r="33" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B33" t="s">
-        <v>65</v>
+        <v>64</v>
       </c>
       <c r="G33" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>1003</v>
+        <v>150</v>
+      </c>
+      <c r="S33" t="s">
+        <v>896</v>
+      </c>
+      <c r="U33" t="s">
+        <v>1002</v>
       </c>
       <c r="AS33" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
     </row>
     <row r="34" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B34" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="G34" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-        <v>1005</v>
+        <v>155</v>
+      </c>
+      <c r="U34" t="s">
+        <v>1004</v>
       </c>
       <c r="AS34" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
     </row>
     <row r="35" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B35" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="G35" t="s">
-        <v>638</v>
-[...2 lines deleted...]
-        <v>1006</v>
+        <v>637</v>
+      </c>
+      <c r="U35" t="s">
+        <v>1005</v>
       </c>
       <c r="AS35" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="36" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B36" t="s">
+        <v>182</v>
+      </c>
+      <c r="G36" t="s">
+        <v>927</v>
+      </c>
+      <c r="U36" t="s">
+        <v>1006</v>
+      </c>
+      <c r="AS36" t="s">
         <v>183</v>
-      </c>
-[...7 lines deleted...]
-        <v>184</v>
       </c>
     </row>
     <row r="37" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B37" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G37" t="s">
-        <v>864</v>
-[...2 lines deleted...]
-        <v>1008</v>
+        <v>863</v>
+      </c>
+      <c r="U37" t="s">
+        <v>1007</v>
       </c>
       <c r="AS37" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="38" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B38" t="s">
+        <v>185</v>
+      </c>
+      <c r="G38" t="s">
+        <v>995</v>
+      </c>
+      <c r="U38" t="s">
+        <v>1008</v>
+      </c>
+      <c r="AS38" t="s">
         <v>186</v>
-      </c>
-[...7 lines deleted...]
-        <v>187</v>
       </c>
     </row>
     <row r="39" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B39" t="s">
+        <v>187</v>
+      </c>
+      <c r="G39" t="s">
+        <v>996</v>
+      </c>
+      <c r="U39" t="s">
+        <v>1009</v>
+      </c>
+      <c r="AS39" t="s">
         <v>188</v>
-      </c>
-[...7 lines deleted...]
-        <v>189</v>
       </c>
     </row>
     <row r="40" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B40" t="s">
+        <v>189</v>
+      </c>
+      <c r="AS40" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
     </row>
     <row r="41" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B41" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
       <c r="AS41" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
     </row>
     <row r="42" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B42" t="s">
+        <v>192</v>
+      </c>
+      <c r="AS42" t="s">
         <v>193</v>
-      </c>
-[...1 lines deleted...]
-        <v>194</v>
       </c>
     </row>
     <row r="43" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B43" t="s">
+        <v>194</v>
+      </c>
+      <c r="AS43" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="44" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B44" t="s">
+        <v>196</v>
+      </c>
+      <c r="AS44" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
     </row>
     <row r="45" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B45" t="s">
+        <v>198</v>
+      </c>
+      <c r="AS45" t="s">
         <v>199</v>
-      </c>
-[...1 lines deleted...]
-        <v>200</v>
       </c>
     </row>
     <row r="46" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B46" t="s">
+        <v>200</v>
+      </c>
+      <c r="AS46" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
     </row>
     <row r="47" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B47" t="s">
+        <v>202</v>
+      </c>
+      <c r="AS47" t="s">
         <v>203</v>
-      </c>
-[...1 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="48" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B48" t="s">
+        <v>204</v>
+      </c>
+      <c r="AS48" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
     </row>
     <row r="49" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B49" t="s">
+        <v>206</v>
+      </c>
+      <c r="AS49" t="s">
         <v>207</v>
-      </c>
-[...1 lines deleted...]
-        <v>208</v>
       </c>
     </row>
     <row r="50" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B50" t="s">
+        <v>208</v>
+      </c>
+      <c r="AS50" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
     </row>
     <row r="51" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="AS51" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AS52" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="53" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B53" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="AS53" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
     </row>
     <row r="54" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B54" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="AS54" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="55" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B55" t="s">
+        <v>214</v>
+      </c>
+      <c r="AS55" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="56" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B56" t="s">
+        <v>216</v>
+      </c>
+      <c r="AS56" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
     </row>
     <row r="57" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B57" t="s">
+        <v>218</v>
+      </c>
+      <c r="AS57" t="s">
         <v>219</v>
-      </c>
-[...1 lines deleted...]
-        <v>220</v>
       </c>
     </row>
     <row r="58" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B58" t="s">
+        <v>220</v>
+      </c>
+      <c r="AS58" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
     </row>
     <row r="59" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B59" t="s">
+        <v>222</v>
+      </c>
+      <c r="AS59" t="s">
         <v>223</v>
-      </c>
-[...1 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="60" spans="2:45" x14ac:dyDescent="0.25">
       <c r="B60" t="s">
+        <v>224</v>
+      </c>
+      <c r="AS60" t="s">
         <v>225</v>
-      </c>
-[...1 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="61" spans="2:45" x14ac:dyDescent="0.25">
       <c r="AS61" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="62" spans="2:45" x14ac:dyDescent="0.25">
       <c r="AS62" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
     </row>
     <row r="63" spans="2:45" x14ac:dyDescent="0.25">
       <c r="AS63" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="64" spans="2:45" x14ac:dyDescent="0.25">
       <c r="AS64" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
     </row>
     <row r="65" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS65" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="66" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS66" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="67" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS67" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="68" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS68" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
     </row>
     <row r="69" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS69" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="70" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS70" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
     </row>
     <row r="71" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS71" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
     </row>
     <row r="72" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS72" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="73" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS73" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
     </row>
     <row r="74" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS74" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="75" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS75" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS76" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="77" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS77" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
     </row>
     <row r="78" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS78" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="79" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS79" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
     </row>
     <row r="80" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS80" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="81" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS81" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="82" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS82" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
     </row>
     <row r="83" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS83" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
     </row>
     <row r="84" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS84" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
     </row>
     <row r="85" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS85" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
     </row>
     <row r="86" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS86" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="87" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS87" t="s">
-        <v>253</v>
+        <v>252</v>
       </c>
     </row>
     <row r="88" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS88" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
     </row>
     <row r="89" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS89" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="90" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS90" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
     </row>
     <row r="91" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS91" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS92" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="93" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS93" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
     </row>
     <row r="94" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS94" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
     </row>
     <row r="95" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS95" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
     </row>
     <row r="96" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS96" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
     </row>
     <row r="97" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS97" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
     </row>
     <row r="98" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS98" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
     </row>
     <row r="99" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS99" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
     </row>
     <row r="100" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS100" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS101" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
     </row>
     <row r="102" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS102" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
     </row>
     <row r="103" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS103" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
     </row>
     <row r="104" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS104" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
     </row>
     <row r="105" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS105" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="106" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS106" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
     </row>
     <row r="107" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS107" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
     </row>
     <row r="108" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS108" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="109" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS109" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="110" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS110" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
     </row>
     <row r="111" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS111" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="112" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS112" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="113" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS113" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="114" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS114" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="115" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS115" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="116" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS116" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="117" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS117" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="118" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS118" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="119" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS119" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="120" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS120" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="121" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS121" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="122" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS122" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="123" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS123" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="124" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS124" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="125" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS125" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="126" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS126" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="127" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS127" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="128" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS128" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="129" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS129" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="130" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS130" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="131" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS131" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="132" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS132" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="133" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS133" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="134" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS134" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="135" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS135" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="136" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS136" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="137" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS137" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="138" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS138" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="139" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS139" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="140" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS140" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="141" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS141" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="142" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS142" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="143" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS143" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
     <row r="144" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS144" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
     </row>
     <row r="145" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS145" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="146" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS146" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
     </row>
     <row r="147" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS147" t="s">
-        <v>313</v>
+        <v>312</v>
       </c>
     </row>
     <row r="148" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS148" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
     </row>
     <row r="149" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS149" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="150" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS150" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
     </row>
     <row r="151" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS151" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
     </row>
     <row r="152" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS152" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="153" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS153" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
     </row>
     <row r="154" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS154" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
     </row>
     <row r="155" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS155" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="156" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS156" t="s">
-        <v>322</v>
+        <v>321</v>
       </c>
     </row>
     <row r="157" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS157" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
     </row>
     <row r="158" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS158" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
     </row>
     <row r="159" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS159" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="160" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS160" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
     </row>
     <row r="161" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS161" t="s">
-        <v>327</v>
+        <v>326</v>
       </c>
     </row>
     <row r="162" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS162" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
     </row>
     <row r="163" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS163" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
     </row>
     <row r="164" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS164" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="165" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS165" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
     </row>
     <row r="166" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS166" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
     </row>
     <row r="167" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS167" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
     </row>
     <row r="168" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS168" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
     </row>
     <row r="169" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS169" t="s">
-        <v>335</v>
+        <v>334</v>
       </c>
     </row>
     <row r="170" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS170" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
     </row>
     <row r="171" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS171" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
     </row>
     <row r="172" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS172" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
     </row>
     <row r="173" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS173" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
     </row>
     <row r="174" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS174" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
     </row>
     <row r="175" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS175" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
     </row>
     <row r="176" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS176" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
     </row>
     <row r="177" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS177" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="178" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS178" t="s">
-        <v>344</v>
+        <v>343</v>
       </c>
     </row>
     <row r="179" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS179" t="s">
-        <v>345</v>
+        <v>344</v>
       </c>
     </row>
     <row r="180" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS180" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
     </row>
     <row r="181" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS181" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
     </row>
     <row r="182" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS182" t="s">
-        <v>348</v>
+        <v>347</v>
       </c>
     </row>
     <row r="183" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS183" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
     </row>
     <row r="184" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS184" t="s">
-        <v>350</v>
+        <v>349</v>
       </c>
     </row>
     <row r="185" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS185" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
     </row>
     <row r="186" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS186" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
     </row>
     <row r="187" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS187" t="s">
-        <v>353</v>
+        <v>352</v>
       </c>
     </row>
     <row r="188" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS188" t="s">
-        <v>354</v>
+        <v>353</v>
       </c>
     </row>
     <row r="189" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS189" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
     </row>
     <row r="190" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS190" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
     </row>
     <row r="191" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS191" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
     </row>
     <row r="192" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS192" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="193" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS193" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
     </row>
     <row r="194" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS194" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
     </row>
     <row r="195" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS195" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="196" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS196" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
     </row>
     <row r="197" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS197" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
     </row>
     <row r="198" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS198" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
     </row>
     <row r="199" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS199" t="s">
-        <v>365</v>
+        <v>364</v>
       </c>
     </row>
     <row r="200" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS200" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="201" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS201" t="s">
-        <v>367</v>
+        <v>366</v>
       </c>
     </row>
     <row r="202" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS202" t="s">
-        <v>368</v>
+        <v>367</v>
       </c>
     </row>
     <row r="203" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS203" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
     </row>
     <row r="204" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS204" t="s">
-        <v>370</v>
+        <v>369</v>
       </c>
     </row>
     <row r="205" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS205" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
     </row>
     <row r="206" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS206" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="207" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS207" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="208" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS208" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
     </row>
     <row r="209" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS209" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="210" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS210" t="s">
-        <v>376</v>
+        <v>375</v>
       </c>
     </row>
     <row r="211" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS211" t="s">
-        <v>377</v>
+        <v>376</v>
       </c>
     </row>
     <row r="212" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS212" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="213" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS213" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="214" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS214" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
     </row>
     <row r="215" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS215" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
     </row>
     <row r="216" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS216" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
     </row>
     <row r="217" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS217" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
     </row>
     <row r="218" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS218" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
     </row>
     <row r="219" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS219" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="220" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS220" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
     </row>
     <row r="221" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS221" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="222" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS222" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
     </row>
     <row r="223" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS223" t="s">
-        <v>389</v>
+        <v>388</v>
       </c>
     </row>
     <row r="224" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS224" t="s">
-        <v>390</v>
+        <v>389</v>
       </c>
     </row>
     <row r="225" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS225" t="s">
-        <v>391</v>
+        <v>390</v>
       </c>
     </row>
     <row r="226" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS226" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
     </row>
     <row r="227" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS227" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
     </row>
     <row r="228" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS228" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="229" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS229" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
     </row>
     <row r="230" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS230" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="231" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS231" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
     </row>
     <row r="232" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS232" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="233" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS233" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
     </row>
     <row r="234" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS234" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
     </row>
     <row r="235" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS235" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
     </row>
     <row r="236" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS236" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="237" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS237" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
     </row>
     <row r="238" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS238" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="239" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS239" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
     </row>
     <row r="240" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS240" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
     </row>
     <row r="241" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS241" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
     </row>
     <row r="242" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS242" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
     </row>
     <row r="243" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS243" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="244" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS244" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
     </row>
     <row r="245" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS245" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
     </row>
     <row r="246" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS246" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="247" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS247" t="s">
-        <v>413</v>
+        <v>412</v>
       </c>
     </row>
     <row r="248" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS248" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
     </row>
     <row r="249" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS249" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="250" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS250" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
     </row>
     <row r="251" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS251" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
     </row>
     <row r="252" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS252" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="253" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS253" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
     </row>
     <row r="254" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS254" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
     </row>
     <row r="255" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS255" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="256" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS256" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
     </row>
     <row r="257" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS257" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="258" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS258" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
     </row>
     <row r="259" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS259" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
     </row>
     <row r="260" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS260" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
     </row>
     <row r="261" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS261" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="262" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS262" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
     </row>
     <row r="263" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS263" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="264" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS264" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
     </row>
     <row r="265" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS265" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
     </row>
     <row r="266" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS266" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="267" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS267" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
     </row>
     <row r="268" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS268" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
     </row>
     <row r="269" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS269" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="270" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS270" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
     </row>
     <row r="271" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS271" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
     </row>
     <row r="272" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS272" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="273" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS273" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
     </row>
     <row r="274" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS274" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
     </row>
     <row r="275" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS275" t="s">
-        <v>441</v>
+        <v>440</v>
       </c>
     </row>
     <row r="276" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS276" t="s">
-        <v>442</v>
+        <v>441</v>
       </c>
     </row>
     <row r="277" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS277" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
     </row>
     <row r="278" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS278" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="279" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS279" t="s">
-        <v>445</v>
+        <v>444</v>
       </c>
     </row>
     <row r="280" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS280" t="s">
-        <v>446</v>
+        <v>445</v>
       </c>
     </row>
     <row r="281" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS281" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
     </row>
     <row r="282" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS282" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="283" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS283" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
     </row>
     <row r="284" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS284" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
     </row>
     <row r="285" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS285" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="286" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS286" t="s">
-        <v>452</v>
+        <v>451</v>
       </c>
     </row>
     <row r="287" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS287" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
     </row>
     <row r="288" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS288" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="289" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS289" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
     </row>
     <row r="290" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS290" t="s">
-        <v>456</v>
+        <v>455</v>
       </c>
     </row>
     <row r="291" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS291" t="s">
-        <v>457</v>
+        <v>456</v>
       </c>
     </row>
     <row r="292" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS292" t="s">
-        <v>458</v>
+        <v>457</v>
       </c>
     </row>
     <row r="293" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS293" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
     </row>
     <row r="294" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS294" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
     </row>
     <row r="295" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS295" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
     </row>
     <row r="296" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS296" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="297" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS297" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
     </row>
     <row r="298" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS298" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="299" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS299" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="300" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS300" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
     </row>
     <row r="301" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS301" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
     </row>
     <row r="302" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS302" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="303" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS303" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
     </row>
     <row r="304" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS304" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="305" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS305" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="306" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS306" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
     </row>
     <row r="307" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS307" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
     </row>
     <row r="308" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS308" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
     </row>
     <row r="309" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS309" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
     </row>
     <row r="310" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS310" t="s">
-        <v>476</v>
+        <v>475</v>
       </c>
     </row>
     <row r="311" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS311" t="s">
-        <v>477</v>
+        <v>476</v>
       </c>
     </row>
     <row r="312" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS312" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
     </row>
     <row r="313" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS313" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="314" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS314" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
     </row>
     <row r="315" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS315" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
     </row>
     <row r="316" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS316" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="317" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS317" t="s">
-        <v>483</v>
+        <v>482</v>
       </c>
     </row>
     <row r="318" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS318" t="s">
-        <v>484</v>
+        <v>483</v>
       </c>
     </row>
     <row r="319" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS319" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
     </row>
     <row r="320" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS320" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="321" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS321" t="s">
-        <v>487</v>
+        <v>486</v>
       </c>
     </row>
     <row r="322" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS322" t="s">
-        <v>488</v>
+        <v>487</v>
       </c>
     </row>
     <row r="323" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS323" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
     </row>
     <row r="324" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS324" t="s">
-        <v>490</v>
+        <v>489</v>
       </c>
     </row>
     <row r="325" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS325" t="s">
-        <v>491</v>
+        <v>490</v>
       </c>
     </row>
     <row r="326" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS326" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="327" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS327" t="s">
-        <v>493</v>
+        <v>492</v>
       </c>
     </row>
     <row r="328" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS328" t="s">
-        <v>494</v>
+        <v>493</v>
       </c>
     </row>
     <row r="329" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS329" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
     </row>
     <row r="330" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS330" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="331" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS331" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="332" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS332" t="s">
-        <v>498</v>
+        <v>497</v>
       </c>
     </row>
     <row r="333" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS333" t="s">
-        <v>499</v>
+        <v>498</v>
       </c>
     </row>
     <row r="334" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS334" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="335" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS335" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
     </row>
     <row r="336" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS336" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="337" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS337" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
     </row>
     <row r="338" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS338" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
     </row>
     <row r="339" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS339" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="340" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS340" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
     </row>
     <row r="341" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS341" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="342" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS342" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="343" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS343" t="s">
-        <v>509</v>
+        <v>508</v>
       </c>
     </row>
     <row r="344" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS344" t="s">
-        <v>510</v>
+        <v>509</v>
       </c>
     </row>
     <row r="345" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS345" t="s">
-        <v>511</v>
+        <v>510</v>
       </c>
     </row>
     <row r="346" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS346" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
     </row>
     <row r="347" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS347" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
     </row>
     <row r="348" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS348" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
     </row>
     <row r="349" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS349" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
     </row>
     <row r="350" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS350" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
     </row>
     <row r="351" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS351" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
     </row>
     <row r="352" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS352" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
     </row>
     <row r="353" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS353" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="354" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS354" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
     </row>
     <row r="355" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS355" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="356" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS356" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
     </row>
     <row r="357" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS357" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="358" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS358" t="s">
-        <v>524</v>
+        <v>523</v>
       </c>
     </row>
     <row r="359" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS359" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
     </row>
     <row r="360" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS360" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="361" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS361" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="362" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS362" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="363" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS363" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
     </row>
     <row r="364" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS364" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="365" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS365" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
     </row>
     <row r="366" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS366" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
     </row>
     <row r="367" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS367" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="368" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS368" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
     </row>
     <row r="369" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS369" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="370" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS370" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="371" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS371" t="s">
-        <v>537</v>
+        <v>536</v>
       </c>
     </row>
     <row r="372" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS372" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
     </row>
     <row r="373" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS373" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
     </row>
     <row r="374" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS374" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="375" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS375" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
     </row>
     <row r="376" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS376" t="s">
-        <v>542</v>
+        <v>541</v>
       </c>
     </row>
     <row r="377" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS377" t="s">
-        <v>543</v>
+        <v>542</v>
       </c>
     </row>
     <row r="378" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS378" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
     </row>
     <row r="379" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS379" t="s">
-        <v>545</v>
+        <v>544</v>
       </c>
     </row>
     <row r="380" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS380" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
     </row>
     <row r="381" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS381" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
     </row>
     <row r="382" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS382" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="383" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS383" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
     </row>
     <row r="384" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS384" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
     </row>
     <row r="385" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS385" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="386" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS386" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
     </row>
     <row r="387" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS387" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="388" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS388" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
     </row>
     <row r="389" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS389" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
     </row>
     <row r="390" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS390" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="391" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS391" t="s">
-        <v>557</v>
+        <v>556</v>
       </c>
     </row>
     <row r="392" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS392" t="s">
-        <v>558</v>
+        <v>557</v>
       </c>
     </row>
     <row r="393" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS393" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
     </row>
     <row r="394" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS394" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
     </row>
     <row r="395" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS395" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="396" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS396" t="s">
-        <v>562</v>
+        <v>561</v>
       </c>
     </row>
     <row r="397" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS397" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
     </row>
     <row r="398" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS398" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
     </row>
     <row r="399" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS399" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
     </row>
     <row r="400" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS400" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
     </row>
     <row r="401" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS401" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
     </row>
     <row r="402" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS402" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="403" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS403" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
     </row>
     <row r="404" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS404" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
     </row>
     <row r="405" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS405" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="406" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS406" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
     </row>
     <row r="407" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS407" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="408" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS408" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
     </row>
     <row r="409" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS409" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="410" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS410" t="s">
-        <v>576</v>
+        <v>575</v>
       </c>
     </row>
     <row r="411" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS411" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="412" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS412" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="413" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS413" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
     </row>
     <row r="414" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS414" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="415" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS415" t="s">
-        <v>581</v>
+        <v>580</v>
       </c>
     </row>
     <row r="416" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS416" t="s">
-        <v>582</v>
+        <v>581</v>
       </c>
     </row>
     <row r="417" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS417" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
     </row>
     <row r="418" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS418" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
     </row>
     <row r="419" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS419" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="420" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS420" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
     </row>
     <row r="421" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS421" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
     </row>
     <row r="422" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS422" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="423" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS423" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
     </row>
     <row r="424" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS424" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="425" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS425" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
     </row>
     <row r="426" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS426" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
     </row>
     <row r="427" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS427" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
     <row r="428" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS428" t="s">
-        <v>594</v>
+        <v>593</v>
       </c>
     </row>
     <row r="429" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS429" t="s">
-        <v>595</v>
+        <v>594</v>
       </c>
     </row>
     <row r="430" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS430" t="s">
-        <v>596</v>
+        <v>595</v>
       </c>
     </row>
     <row r="431" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS431" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
     </row>
     <row r="432" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS432" t="s">
-        <v>598</v>
+        <v>597</v>
       </c>
     </row>
     <row r="433" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS433" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
     </row>
     <row r="434" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS434" t="s">
-        <v>600</v>
+        <v>599</v>
       </c>
     </row>
     <row r="435" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS435" t="s">
-        <v>601</v>
+        <v>600</v>
       </c>
     </row>
     <row r="436" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS436" t="s">
-        <v>602</v>
+        <v>601</v>
       </c>
     </row>
     <row r="437" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS437" t="s">
-        <v>603</v>
+        <v>602</v>
       </c>
     </row>
     <row r="438" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS438" t="s">
-        <v>604</v>
+        <v>603</v>
       </c>
     </row>
     <row r="439" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS439" t="s">
-        <v>605</v>
+        <v>604</v>
       </c>
     </row>
     <row r="440" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS440" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
     </row>
     <row r="441" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS441" t="s">
-        <v>607</v>
+        <v>606</v>
       </c>
     </row>
     <row r="442" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS442" t="s">
-        <v>608</v>
+        <v>607</v>
       </c>
     </row>
     <row r="443" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS443" t="s">
-        <v>609</v>
+        <v>608</v>
       </c>
     </row>
     <row r="444" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS444" t="s">
-        <v>610</v>
+        <v>609</v>
       </c>
     </row>
     <row r="445" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS445" t="s">
-        <v>611</v>
+        <v>610</v>
       </c>
     </row>
     <row r="446" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS446" t="s">
-        <v>612</v>
+        <v>611</v>
       </c>
     </row>
     <row r="447" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS447" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
     </row>
     <row r="448" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS448" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="449" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS449" t="s">
-        <v>615</v>
+        <v>614</v>
       </c>
     </row>
     <row r="450" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS450" t="s">
-        <v>616</v>
+        <v>615</v>
       </c>
     </row>
     <row r="451" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS451" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="452" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS452" t="s">
-        <v>618</v>
+        <v>617</v>
       </c>
     </row>
     <row r="453" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS453" t="s">
-        <v>619</v>
+        <v>618</v>
       </c>
     </row>
     <row r="454" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS454" t="s">
-        <v>620</v>
+        <v>619</v>
       </c>
     </row>
     <row r="455" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS455" t="s">
-        <v>621</v>
+        <v>620</v>
       </c>
     </row>
     <row r="456" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS456" t="s">
-        <v>622</v>
+        <v>621</v>
       </c>
     </row>
     <row r="457" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS457" t="s">
-        <v>623</v>
+        <v>622</v>
       </c>
     </row>
     <row r="458" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS458" t="s">
-        <v>624</v>
+        <v>623</v>
       </c>
     </row>
     <row r="459" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS459" t="s">
-        <v>625</v>
+        <v>624</v>
       </c>
     </row>
     <row r="460" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS460" t="s">
-        <v>626</v>
+        <v>625</v>
       </c>
     </row>
     <row r="461" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS461" t="s">
-        <v>627</v>
+        <v>626</v>
       </c>
     </row>
     <row r="462" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS462" t="s">
-        <v>628</v>
+        <v>627</v>
       </c>
     </row>
     <row r="463" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS463" t="s">
-        <v>629</v>
+        <v>628</v>
       </c>
     </row>
     <row r="464" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS464" t="s">
-        <v>630</v>
+        <v>629</v>
       </c>
     </row>
     <row r="465" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS465" t="s">
-        <v>631</v>
+        <v>630</v>
       </c>
     </row>
     <row r="466" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS466" t="s">
-        <v>632</v>
+        <v>631</v>
       </c>
     </row>
     <row r="467" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS467" t="s">
-        <v>633</v>
+        <v>632</v>
       </c>
     </row>
     <row r="468" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS468" t="s">
-        <v>634</v>
+        <v>633</v>
       </c>
     </row>
     <row r="469" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS469" t="s">
-        <v>635</v>
+        <v>634</v>
       </c>
     </row>
     <row r="470" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS470" t="s">
-        <v>636</v>
+        <v>635</v>
       </c>
     </row>
     <row r="471" spans="45:45" x14ac:dyDescent="0.25">
       <c r="AS471" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <tableParts count="42">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
     <tablePart r:id="rId7"/>
     <tablePart r:id="rId8"/>
     <tablePart r:id="rId9"/>
     <tablePart r:id="rId10"/>
     <tablePart r:id="rId11"/>
     <tablePart r:id="rId12"/>
     <tablePart r:id="rId13"/>
     <tablePart r:id="rId14"/>
     <tablePart r:id="rId15"/>
     <tablePart r:id="rId16"/>
     <tablePart r:id="rId17"/>
     <tablePart r:id="rId18"/>
     <tablePart r:id="rId19"/>
     <tablePart r:id="rId20"/>