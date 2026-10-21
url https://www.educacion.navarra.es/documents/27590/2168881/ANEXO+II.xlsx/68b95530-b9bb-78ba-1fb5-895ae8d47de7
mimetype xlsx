--- v2 (2026-05-28)
+++ v3 (2026-10-21)
@@ -31,91 +31,93 @@
   <Override PartName="/xl/tables/table18.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table19.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table20.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table21.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table22.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table23.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table24.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table25.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table26.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table27.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table28.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table29.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table30.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table31.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table32.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table33.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table34.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table35.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table36.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table37.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table38.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table39.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table40.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table41.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table42.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table43.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="6" lowestEdited="6" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="164011"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="N:\PRÁCTICAS\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <bookViews>
-    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12420"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12420" activeTab="1"/>
   </bookViews>
   <sheets>
     <sheet name="INSTRUCCIONES" sheetId="3" r:id="rId1"/>
     <sheet name="Anexo II" sheetId="1" r:id="rId2"/>
     <sheet name="Hoja-Ayuda" sheetId="2" state="hidden" r:id="rId3"/>
   </sheets>
   <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="2" hidden="1">'Hoja-Ayuda'!$AS$3:$AS$3</definedName>
     <definedName name="PPP">'Hoja-Ayuda'!$AF$3:$AF$23</definedName>
     <definedName name="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE">'Hoja-Ayuda'!$AF$3:$AF$23</definedName>
   </definedNames>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1084" uniqueCount="1069">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1125" uniqueCount="1112">
   <si>
     <t>ANEXO II - Información correspondiente al curso:</t>
   </si>
   <si>
     <t>Universidad:</t>
   </si>
   <si>
     <t>Titulación:</t>
   </si>
   <si>
     <t>Denominación de las prácticas en el plan de estudios</t>
   </si>
   <si>
     <t>ECTS</t>
   </si>
   <si>
     <t>Fecha de inicio de las prácticas</t>
   </si>
   <si>
     <t xml:space="preserve">Fecha de finalización </t>
   </si>
   <si>
     <t>Nombre y apellidos del estudiante</t>
   </si>
   <si>
@@ -565,53 +567,50 @@
   <si>
     <t>UAN_Máster Universitario en Estudios Avanzados en Altas Capacidades y Desarrollo del Talento</t>
   </si>
   <si>
     <t>Andosilla - Esc. Ed. Inf. Andosilla</t>
   </si>
   <si>
     <t>Universidad Alfonso X</t>
   </si>
   <si>
     <t>UAN_Máster Universitario en Psicopedagogía</t>
   </si>
   <si>
     <t>Ansoáin - C. Pri. Ed. Inf. Ansoáin Cinco Sentidos</t>
   </si>
   <si>
     <t>Universidad Europea del Atlantico Medio</t>
   </si>
   <si>
     <t>URI_Diploma en Formación Pedagógica y Didáctica FP</t>
   </si>
   <si>
     <t>Ansoáin - CPEIP Ansoain Ezkaba</t>
   </si>
   <si>
-    <t>Universidad Católica de Ávila</t>
-[...1 lines deleted...]
-  <si>
     <t>VIU_Máster Profesorado Prácticas</t>
   </si>
   <si>
     <t>Ansoáin - Esc. Ed. Inf. Ansoáin S. Cristóbal</t>
   </si>
   <si>
     <t>Universidad Las Palmas de Gran Canaria</t>
   </si>
   <si>
     <t>VIU_Gr. Maestro Infantil Prácticas I</t>
   </si>
   <si>
     <t>Añorbe - CPEIP Añorbe</t>
   </si>
   <si>
     <t>VIU_Gr. Maestro Infantil Prácticas II</t>
   </si>
   <si>
     <t>Aoiz - CEBA Sangüesa</t>
   </si>
   <si>
     <t>UVA_ Gr. Maestro I/P Prácticas 1</t>
   </si>
   <si>
     <t>Aoiz - CPEIP Aoiz S. Miguel</t>
@@ -2189,68 +2188,50 @@
     <t>UAN_Master Universitario en Formación del Profesorado de ESO, Bachillerato, FP y Enseñanza de Idiomas Practicum I</t>
   </si>
   <si>
     <t>UAN_Master Universitario en Formación del Profesorado de ESO, Bachillerato, FP y Enseñanza de Idiomas Practicum II</t>
   </si>
   <si>
     <t>UAX_Grado en Educación Infantil Practicum Genérico I</t>
   </si>
   <si>
     <t>UAX_Grado en Educación Infantil Practicum Genérico II</t>
   </si>
   <si>
     <t>UAX_Grado en Educación Infantil Practicum Genérico III</t>
   </si>
   <si>
     <t>UCAV_Grado en Educación Primaria Practicum I</t>
   </si>
   <si>
     <t>UCAV_Grado en Educación Primaria Practicum II</t>
   </si>
   <si>
     <t>UCAV_Grado en Educación Infantil Practicum I</t>
   </si>
   <si>
     <t>UCAV_Grado en Educación Infantil Practicum II</t>
-  </si>
-[...16 lines deleted...]
-    <t>ULPGC_Grado en Educación Primaria Practicum III (Plan 42)</t>
   </si>
   <si>
     <t>UAN_Grado en Educación I/P Prácticas I</t>
   </si>
   <si>
     <t>UAN_Grado en Educación I/P Prácticas II</t>
   </si>
   <si>
     <t>UAN_Grado en Educación I/P Prácticas III</t>
   </si>
   <si>
     <t>UCAM_Máster en Formación del profesorado</t>
   </si>
   <si>
     <t>UCAM_Máster en Enseñanza Bilingüe</t>
   </si>
   <si>
     <t>UCAM_Máster Universitario en formación del Profesorado de Español como lengua Extranjera (online)</t>
   </si>
   <si>
     <t>UEM_Grado en Educación Infantil Practicum I</t>
   </si>
   <si>
     <t>UEM_Grado en Educación Infantil Practicum II</t>
   </si>
@@ -3268,53 +3249,50 @@
   <si>
     <t>UNIR_Máster Universitario en Enseñanza de Inglés como Lengua Extranjera/Máster in Teaching English as a Foreing Language</t>
   </si>
   <si>
     <t>UNIR_Certificado Oficial en Formación Pedagógica y Didáctica para Técnicos de Formación Profesional (COFPYD)</t>
   </si>
   <si>
     <t>UNIR_Máster Universitario en Didáctica de las Artes Plásticas y Visuales en Educación Infantil y Primaria</t>
   </si>
   <si>
     <t xml:space="preserve">UNIR_Máster Universitario en Didáctica de las Ciencias Sociales: Geografía e Historia en Educación Secundaria y Bachillerato </t>
   </si>
   <si>
     <t>UNIR_Máster Universitario en Gamificación Educativa</t>
   </si>
   <si>
     <t>UNIR_Grado en Filosofía, Política y Economía</t>
   </si>
   <si>
     <t>UNIR_Grado en Historia del Arte</t>
   </si>
   <si>
     <t>UNIR_Grado en Humanidades</t>
   </si>
   <si>
-    <t>2025/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>UNIVERSIDAD_CATÓLICA_DE_VALENCIA_SAN_VICENTE_MÁRTIR</t>
   </si>
   <si>
     <t>UCV_Grado en Educación Infantil Practicum I</t>
   </si>
   <si>
     <t>UCV_Grado en Educación Infantil Practicum II</t>
   </si>
   <si>
     <t>UCV_Grado en Educación Infantil Practicum III</t>
   </si>
   <si>
     <t>UCV_Grado en Educación Infantil Practicum IV</t>
   </si>
   <si>
     <t>UCV_Grado en Educación Primaria Practicum I</t>
   </si>
   <si>
     <t>UCV_Grado en Educación Primaria Practicum II</t>
   </si>
   <si>
     <t>UCV_Grado en Educación Primaria Practicum III</t>
   </si>
   <si>
     <t>UCV_Grado en Educación Primaria Practicum VI</t>
@@ -3443,50 +3421,203 @@
     <t>UOC_Grado en Psicología Practicum I</t>
   </si>
   <si>
     <t>UOC_Grado en Psicología Practicum II</t>
   </si>
   <si>
     <t>DEUSTO_Grado en Educación Primaria Prácticas I</t>
   </si>
   <si>
     <t>DEUSTO_Grado en Educación Primaria Prácticas II General</t>
   </si>
   <si>
     <t>DEUSTO_Grado en Educación Primaria Prácticas II Mención</t>
   </si>
   <si>
     <t>DEUSTO_Grado en Educación Primaria Practicum I</t>
   </si>
   <si>
     <t>DEUSTO_Grado en Educación Primaria Prácticas III Mención</t>
   </si>
   <si>
     <t>DEUSTO_Grado en Educación Infantil Prácticas III Mención</t>
   </si>
   <si>
     <t>UNIVERSIDAD_DE_DEUSTO</t>
+  </si>
+  <si>
+    <t>Universidad Francisco de Vitoria</t>
+  </si>
+  <si>
+    <t>Universidad de Salamanca</t>
+  </si>
+  <si>
+    <t>Universidad Catolica San Antonio de Murcia</t>
+  </si>
+  <si>
+    <t>Universidad Oberta de Cataluña</t>
+  </si>
+  <si>
+    <t>Universidad Católica Santa Teresa de Jesús de Ávila</t>
+  </si>
+  <si>
+    <t>Universidad Miguel Hernández de Elche</t>
+  </si>
+  <si>
+    <t>Universidad Begoñako Andra Mari</t>
+  </si>
+  <si>
+    <t>Universidad de Cantabria</t>
+  </si>
+  <si>
+    <t>Universidad Europea de Canarias</t>
+  </si>
+  <si>
+    <t>Universidad Europea de Valencia</t>
+  </si>
+  <si>
+    <t>Universidad de Castilla La Mancha</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Universidad Europea del Atlantico  </t>
+  </si>
+  <si>
+    <t>Universidad Internacional de la empresa</t>
+  </si>
+  <si>
+    <t>Universidad de Lleida</t>
+  </si>
+  <si>
+    <t>Universidad catolica de Valencia San Antonio Martir</t>
+  </si>
+  <si>
+    <t>Universidad tencnológica Atlantico Mediterraneo</t>
+  </si>
+  <si>
+    <t>Universidad de las Hespérides</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Universidad de Deusto  </t>
+  </si>
+  <si>
+    <t>UTAMED_Grado en Educación Primaria Practicum II</t>
+  </si>
+  <si>
+    <t>UTAMED_Grado en Educación Primaria Practicum III</t>
+  </si>
+  <si>
+    <t>2026/2027</t>
+  </si>
+  <si>
+    <t>Universidad de Burgos</t>
+  </si>
+  <si>
+    <t>Universidad de Las Palmas de Gran Canaria</t>
+  </si>
+  <si>
+    <t>UNIVERSIDAD_DE_BURGOS</t>
+  </si>
+  <si>
+    <t>UBU_Grado en maestro de Educación Infantil Practicum I</t>
+  </si>
+  <si>
+    <t>UBU_Grado en maestro de Educación Infantil Practicum II</t>
+  </si>
+  <si>
+    <t>UBU_Grado en maestro de Educación Primaria Practicum I</t>
+  </si>
+  <si>
+    <t>UBU_Grado en maestro de Educación Primaria Practicum II</t>
+  </si>
+  <si>
+    <t>UBU_Grado en maestro de Educación Primaria Practicum II (Lengua inglesa)</t>
+  </si>
+  <si>
+    <t>UBU_Grado en maestro de Educación Primaria Practicum II (Lengua francesa)</t>
+  </si>
+  <si>
+    <t>UBU_Grado en maestro de Educación Primaria Practicum II (Educación musical)</t>
+  </si>
+  <si>
+    <t>UBU_Grado en maestro de Educación Primaria Practicum II (Educación especial)</t>
+  </si>
+  <si>
+    <t>UBU_Grado en maestro de Educación Primaria Practicum II (Educación física)</t>
+  </si>
+  <si>
+    <t>UBU_Grado en Educación Social Practicum I</t>
+  </si>
+  <si>
+    <t>UBU_Grado en Educación Social Practicum II</t>
+  </si>
+  <si>
+    <t>UBU_Grado en Pedagogía Practicum I</t>
+  </si>
+  <si>
+    <t>UBU_Grado en Pedagogía Practicum II</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (GEOGRAFÍA e HISTORIA)</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (LENGUA CASTELLANA y LITERATURA)</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (INGLÉS)</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (BIOLOGÍA y GEOLOGÍA)</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (FISICA y QUÍMICA)</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (MATEMÁTICAS)</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (TECNOLOGÍA)</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (FORMACIÓN y ORIENTACIÓN LABORAL)</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (ORIENTACIÓN EDUCATIVA)</t>
+  </si>
+  <si>
+    <t>UBU_Máster universitario en profesor de ESO y Bachillerato, FP y enseñanza de idiomas Practicum (INTERVENCIÓN SOCIOCOMUNITARIA)</t>
+  </si>
+  <si>
+    <t>UBU_Curso de Formación Pedagógico y Didáctica Practicum (ENSEÑANZAS de FP)</t>
+  </si>
+  <si>
+    <t>ULPGC_Grado en Educación Primaria Practicum I</t>
+  </si>
+  <si>
+    <t>ULPGC_Grado en Educación Primaria Practicum II</t>
+  </si>
+  <si>
+    <t>ULPGC_Grado en Educación Primaria Practicum III</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="17" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="13.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -3608,51 +3739,51 @@
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF0E68C"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="0.79998168889431442"/>
         <bgColor theme="4" tint="0.79998168889431442"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4"/>
         <bgColor theme="4"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right style="medium">
         <color rgb="FF000000"/>
       </right>
       <top style="medium">
         <color rgb="FF000000"/>
       </top>
       <bottom style="medium">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thick">
         <color rgb="FF000000"/>
@@ -3740,122 +3871,256 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </left>
       <right style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </right>
       <top style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </top>
+      <bottom style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="4" tint="0.39997558519241921"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="31">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
     <xf numFmtId="17" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="14" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="15" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="16" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="9">
+  <dxfs count="15">
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </bottom>
+        <vertical/>
+        <horizontal/>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <top style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </top>
+      </border>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <left style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </left>
+        <right style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </right>
+        <top style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </top>
+        <bottom style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4" tint="0.79998168889431442"/>
+          <bgColor theme="4" tint="0.79998168889431442"/>
+        </patternFill>
+      </fill>
+    </dxf>
+    <dxf>
+      <border outline="0">
+        <bottom style="thin">
+          <color theme="4" tint="0.39997558519241921"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="0"/>
+        <name val="Calibri"/>
+        <scheme val="minor"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor theme="4"/>
+          <bgColor theme="4"/>
+        </patternFill>
+      </fill>
+    </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="1"/>
         <name val="Calibri"/>
         <scheme val="minor"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor theme="4" tint="0.79998168889431442"/>
           <bgColor theme="4" tint="0.79998168889431442"/>
         </patternFill>
       </fill>
       <border diagonalUp="0" diagonalDown="0">
         <left/>
         <right/>
@@ -4261,84 +4526,84 @@
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table27.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="28" name="UNIVERSIDAD_CARDENAL_HERRERA" displayName="UNIVERSIDAD_CARDENAL_HERRERA" ref="AC3:AC10" totalsRowShown="0">
   <autoFilter ref="AC3:AC10"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_CARDENAL_HERRERA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table28.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="29" name="UNIVERSIDAD_CATÓLICA_SANTA_TERESA_DE_JESÚS_DE_ÁVILA" displayName="UNIVERSIDAD_CATÓLICA_SANTA_TERESA_DE_JESÚS_DE_ÁVILA" ref="AD3:AD8" totalsRowShown="0">
   <autoFilter ref="AD3:AD8"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_CATÓLICA_SANTA_TERESA_DE_JESÚS_DE_ÁVILA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table29.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="30" name="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" displayName="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" ref="AE3:AE9" totalsRowShown="0">
-  <autoFilter ref="AE3:AE9"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="30" name="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" displayName="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" ref="AE3:AE6" totalsRowShown="0">
+  <autoFilter ref="AE3:AE6"/>
   <tableColumns count="1">
-    <tableColumn id="1" name="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" dataDxfId="8"/>
+    <tableColumn id="1" name="UNIVERSIDAD_DE_LAS_PALMAS_DE_GRAN_CANARIA" dataDxfId="14"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table3.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="3" name="UNED" displayName="UNED" ref="E3:E15" totalsRowShown="0">
   <autoFilter ref="E3:E15"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNED"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table30.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="35" name="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE_" displayName="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE_" ref="AF3:AF23" totalsRowShown="0" headerRowDxfId="7" dataDxfId="6" tableBorderDxfId="5">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="35" name="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE_" displayName="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE_" ref="AF3:AF23" totalsRowShown="0" headerRowDxfId="13" dataDxfId="12" tableBorderDxfId="11">
   <autoFilter ref="AF3:AF23"/>
   <tableColumns count="1">
-    <tableColumn id="1" name="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE" dataDxfId="4"/>
+    <tableColumn id="1" name="UNIVERSIDAD_MIGUEL_HERNÁNDEZ_DE_ELCHE" dataDxfId="10"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table31.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="36" name="UNIVERSIDAD_BEGOÑAKO_ANDRA_MARI" displayName="UNIVERSIDAD_BEGOÑAKO_ANDRA_MARI" ref="AG3:AG9" totalsRowShown="0" headerRowDxfId="3" dataDxfId="2" tableBorderDxfId="1">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="36" name="UNIVERSIDAD_BEGOÑAKO_ANDRA_MARI" displayName="UNIVERSIDAD_BEGOÑAKO_ANDRA_MARI" ref="AG3:AG9" totalsRowShown="0" headerRowDxfId="9" dataDxfId="8" tableBorderDxfId="7">
   <autoFilter ref="AG3:AG9"/>
   <tableColumns count="1">
-    <tableColumn id="1" name="UNIVERSIDAD_BEGOÑAKO_ANDRA_MARI" dataDxfId="0"/>
+    <tableColumn id="1" name="UNIVERSIDAD_BEGOÑAKO_ANDRA_MARI" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table32.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="31" name="UNIVERSIDAD_DE_CANTABRIA" displayName="UNIVERSIDAD_DE_CANTABRIA" ref="AH3:AH9" totalsRowShown="0">
   <autoFilter ref="AH3:AH9"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_CANTABRIA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table33.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="32" name="UNIVERSIDAD_EUROPEA_DE_CANARIAS" displayName="UNIVERSIDAD_EUROPEA_DE_CANARIAS" ref="AI3:AI8" totalsRowShown="0">
   <autoFilter ref="AI3:AI8"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_EUROPEA_DE_CANARIAS"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
@@ -4415,50 +4680,60 @@
 <file path=xl/tables/table40.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="41" name="UNIVERSIDAD_TECNOLÓGICA_ATLÁNTICO_MEDITERRÁNEO" displayName="UNIVERSIDAD_TECNOLÓGICA_ATLÁNTICO_MEDITERRÁNEO" ref="AP3:AP10" totalsRowShown="0">
   <autoFilter ref="AP3:AP10"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_TECNOLÓGICA_ATLÁNTICO_MEDITERRÁNEO"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table41.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="42" name="UNIVERSIDAD_DE_LAS_HESPÉRIDES" displayName="UNIVERSIDAD_DE_LAS_HESPÉRIDES" ref="AQ3:AQ4" totalsRowShown="0">
   <autoFilter ref="AQ3:AQ4"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_LAS_HESPÉRIDES"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table42.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="7" name="UNIVERSIDAD_DE_DEUSTO" displayName="UNIVERSIDAD_DE_DEUSTO" ref="AR3:AR10" totalsRowShown="0">
   <autoFilter ref="AR3:AR10"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_DEUSTO"/>
+  </tableColumns>
+  <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table43.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="45" name="UNIVERSIDAD_DE_BURGOS" displayName="UNIVERSIDAD_DE_BURGOS" ref="AS3:AS27" totalsRowShown="0" headerRowDxfId="5" dataDxfId="3" headerRowBorderDxfId="4" tableBorderDxfId="2" totalsRowBorderDxfId="1">
+  <autoFilter ref="AS3:AS27"/>
+  <tableColumns count="1">
+    <tableColumn id="1" name="UNIVERSIDAD_DE_BURGOS" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table5.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="5" name="UNIVERSIDAD_INTERNACIONAL_DE_VALENCIA" displayName="UNIVERSIDAD_INTERNACIONAL_DE_VALENCIA" ref="G3:G39" totalsRowShown="0">
   <autoFilter ref="G3:G39"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_INTERNACIONAL_DE_VALENCIA"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table6.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" id="6" name="UNIVERSIDAD_DE_VALLADOLID" displayName="UNIVERSIDAD_DE_VALLADOLID" ref="H3:H11" totalsRowShown="0">
   <autoFilter ref="H3:H11"/>
   <tableColumns count="1">
     <tableColumn id="1" name="UNIVERSIDAD_DE_VALLADOLID"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium2" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
@@ -4740,425 +5015,425 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table42.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table17.xml"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table25.xml"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table38.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table33.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table41.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table16.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table24.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table32.xml"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table37.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table19.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table28.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table40.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table10.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table23.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table31.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table36.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table14.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table22.xml"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table27.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table35.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table18.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table30.xml"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table43.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table21.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table26.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table29.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table34.xml"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table42.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A2:R29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A2" sqref="A2:H29"/>
+    <sheetView topLeftCell="A4" workbookViewId="0">
+      <selection activeCell="P31" sqref="P31"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData>
     <row r="2" spans="1:18" ht="21" customHeight="1" x14ac:dyDescent="0.35">
-      <c r="A2" s="22" t="s">
-[...8 lines deleted...]
-      <c r="H2" s="22"/>
+      <c r="A2" s="25" t="s">
+        <v>774</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
+      <c r="F2" s="25"/>
+      <c r="G2" s="25"/>
+      <c r="H2" s="25"/>
       <c r="I2" s="10"/>
       <c r="J2" s="10"/>
       <c r="K2" s="10"/>
       <c r="L2" s="10"/>
       <c r="M2" s="10"/>
       <c r="N2" s="10"/>
       <c r="O2" s="10"/>
       <c r="P2" s="10"/>
       <c r="Q2" s="10"/>
       <c r="R2" s="10"/>
     </row>
     <row r="3" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A3" s="22"/>
-[...6 lines deleted...]
-      <c r="H3" s="22"/>
+      <c r="A3" s="25"/>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
+      <c r="F3" s="25"/>
+      <c r="G3" s="25"/>
+      <c r="H3" s="25"/>
     </row>
     <row r="4" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A4" s="22"/>
-[...6 lines deleted...]
-      <c r="H4" s="22"/>
+      <c r="A4" s="25"/>
+      <c r="B4" s="25"/>
+      <c r="C4" s="25"/>
+      <c r="D4" s="25"/>
+      <c r="E4" s="25"/>
+      <c r="F4" s="25"/>
+      <c r="G4" s="25"/>
+      <c r="H4" s="25"/>
     </row>
     <row r="5" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A5" s="22"/>
-[...6 lines deleted...]
-      <c r="H5" s="22"/>
+      <c r="A5" s="25"/>
+      <c r="B5" s="25"/>
+      <c r="C5" s="25"/>
+      <c r="D5" s="25"/>
+      <c r="E5" s="25"/>
+      <c r="F5" s="25"/>
+      <c r="G5" s="25"/>
+      <c r="H5" s="25"/>
     </row>
     <row r="6" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A6" s="22"/>
-[...6 lines deleted...]
-      <c r="H6" s="22"/>
+      <c r="A6" s="25"/>
+      <c r="B6" s="25"/>
+      <c r="C6" s="25"/>
+      <c r="D6" s="25"/>
+      <c r="E6" s="25"/>
+      <c r="F6" s="25"/>
+      <c r="G6" s="25"/>
+      <c r="H6" s="25"/>
     </row>
     <row r="7" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A7" s="22"/>
-[...6 lines deleted...]
-      <c r="H7" s="22"/>
+      <c r="A7" s="25"/>
+      <c r="B7" s="25"/>
+      <c r="C7" s="25"/>
+      <c r="D7" s="25"/>
+      <c r="E7" s="25"/>
+      <c r="F7" s="25"/>
+      <c r="G7" s="25"/>
+      <c r="H7" s="25"/>
     </row>
     <row r="8" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A8" s="22"/>
-[...6 lines deleted...]
-      <c r="H8" s="22"/>
+      <c r="A8" s="25"/>
+      <c r="B8" s="25"/>
+      <c r="C8" s="25"/>
+      <c r="D8" s="25"/>
+      <c r="E8" s="25"/>
+      <c r="F8" s="25"/>
+      <c r="G8" s="25"/>
+      <c r="H8" s="25"/>
     </row>
     <row r="9" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A9" s="22"/>
-[...6 lines deleted...]
-      <c r="H9" s="22"/>
+      <c r="A9" s="25"/>
+      <c r="B9" s="25"/>
+      <c r="C9" s="25"/>
+      <c r="D9" s="25"/>
+      <c r="E9" s="25"/>
+      <c r="F9" s="25"/>
+      <c r="G9" s="25"/>
+      <c r="H9" s="25"/>
     </row>
     <row r="10" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A10" s="22"/>
-[...6 lines deleted...]
-      <c r="H10" s="22"/>
+      <c r="A10" s="25"/>
+      <c r="B10" s="25"/>
+      <c r="C10" s="25"/>
+      <c r="D10" s="25"/>
+      <c r="E10" s="25"/>
+      <c r="F10" s="25"/>
+      <c r="G10" s="25"/>
+      <c r="H10" s="25"/>
     </row>
     <row r="11" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A11" s="22"/>
-[...6 lines deleted...]
-      <c r="H11" s="22"/>
+      <c r="A11" s="25"/>
+      <c r="B11" s="25"/>
+      <c r="C11" s="25"/>
+      <c r="D11" s="25"/>
+      <c r="E11" s="25"/>
+      <c r="F11" s="25"/>
+      <c r="G11" s="25"/>
+      <c r="H11" s="25"/>
     </row>
     <row r="12" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A12" s="22"/>
-[...6 lines deleted...]
-      <c r="H12" s="22"/>
+      <c r="A12" s="25"/>
+      <c r="B12" s="25"/>
+      <c r="C12" s="25"/>
+      <c r="D12" s="25"/>
+      <c r="E12" s="25"/>
+      <c r="F12" s="25"/>
+      <c r="G12" s="25"/>
+      <c r="H12" s="25"/>
     </row>
     <row r="13" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A13" s="22"/>
-[...6 lines deleted...]
-      <c r="H13" s="22"/>
+      <c r="A13" s="25"/>
+      <c r="B13" s="25"/>
+      <c r="C13" s="25"/>
+      <c r="D13" s="25"/>
+      <c r="E13" s="25"/>
+      <c r="F13" s="25"/>
+      <c r="G13" s="25"/>
+      <c r="H13" s="25"/>
     </row>
     <row r="14" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A14" s="22"/>
-[...6 lines deleted...]
-      <c r="H14" s="22"/>
+      <c r="A14" s="25"/>
+      <c r="B14" s="25"/>
+      <c r="C14" s="25"/>
+      <c r="D14" s="25"/>
+      <c r="E14" s="25"/>
+      <c r="F14" s="25"/>
+      <c r="G14" s="25"/>
+      <c r="H14" s="25"/>
     </row>
     <row r="15" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A15" s="22"/>
-[...6 lines deleted...]
-      <c r="H15" s="22"/>
+      <c r="A15" s="25"/>
+      <c r="B15" s="25"/>
+      <c r="C15" s="25"/>
+      <c r="D15" s="25"/>
+      <c r="E15" s="25"/>
+      <c r="F15" s="25"/>
+      <c r="G15" s="25"/>
+      <c r="H15" s="25"/>
     </row>
     <row r="16" spans="1:18" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A16" s="22"/>
-[...6 lines deleted...]
-      <c r="H16" s="22"/>
+      <c r="A16" s="25"/>
+      <c r="B16" s="25"/>
+      <c r="C16" s="25"/>
+      <c r="D16" s="25"/>
+      <c r="E16" s="25"/>
+      <c r="F16" s="25"/>
+      <c r="G16" s="25"/>
+      <c r="H16" s="25"/>
     </row>
     <row r="17" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A17" s="22"/>
-[...6 lines deleted...]
-      <c r="H17" s="22"/>
+      <c r="A17" s="25"/>
+      <c r="B17" s="25"/>
+      <c r="C17" s="25"/>
+      <c r="D17" s="25"/>
+      <c r="E17" s="25"/>
+      <c r="F17" s="25"/>
+      <c r="G17" s="25"/>
+      <c r="H17" s="25"/>
     </row>
     <row r="18" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A18" s="22"/>
-[...6 lines deleted...]
-      <c r="H18" s="22"/>
+      <c r="A18" s="25"/>
+      <c r="B18" s="25"/>
+      <c r="C18" s="25"/>
+      <c r="D18" s="25"/>
+      <c r="E18" s="25"/>
+      <c r="F18" s="25"/>
+      <c r="G18" s="25"/>
+      <c r="H18" s="25"/>
     </row>
     <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A19" s="22"/>
-[...6 lines deleted...]
-      <c r="H19" s="22"/>
+      <c r="A19" s="25"/>
+      <c r="B19" s="25"/>
+      <c r="C19" s="25"/>
+      <c r="D19" s="25"/>
+      <c r="E19" s="25"/>
+      <c r="F19" s="25"/>
+      <c r="G19" s="25"/>
+      <c r="H19" s="25"/>
     </row>
     <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A20" s="22"/>
-[...6 lines deleted...]
-      <c r="H20" s="22"/>
+      <c r="A20" s="25"/>
+      <c r="B20" s="25"/>
+      <c r="C20" s="25"/>
+      <c r="D20" s="25"/>
+      <c r="E20" s="25"/>
+      <c r="F20" s="25"/>
+      <c r="G20" s="25"/>
+      <c r="H20" s="25"/>
     </row>
     <row r="21" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A21" s="22"/>
-[...6 lines deleted...]
-      <c r="H21" s="22"/>
+      <c r="A21" s="25"/>
+      <c r="B21" s="25"/>
+      <c r="C21" s="25"/>
+      <c r="D21" s="25"/>
+      <c r="E21" s="25"/>
+      <c r="F21" s="25"/>
+      <c r="G21" s="25"/>
+      <c r="H21" s="25"/>
     </row>
     <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A22" s="22"/>
-[...6 lines deleted...]
-      <c r="H22" s="22"/>
+      <c r="A22" s="25"/>
+      <c r="B22" s="25"/>
+      <c r="C22" s="25"/>
+      <c r="D22" s="25"/>
+      <c r="E22" s="25"/>
+      <c r="F22" s="25"/>
+      <c r="G22" s="25"/>
+      <c r="H22" s="25"/>
     </row>
     <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A23" s="22"/>
-[...6 lines deleted...]
-      <c r="H23" s="22"/>
+      <c r="A23" s="25"/>
+      <c r="B23" s="25"/>
+      <c r="C23" s="25"/>
+      <c r="D23" s="25"/>
+      <c r="E23" s="25"/>
+      <c r="F23" s="25"/>
+      <c r="G23" s="25"/>
+      <c r="H23" s="25"/>
     </row>
     <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A24" s="22"/>
-[...6 lines deleted...]
-      <c r="H24" s="22"/>
+      <c r="A24" s="25"/>
+      <c r="B24" s="25"/>
+      <c r="C24" s="25"/>
+      <c r="D24" s="25"/>
+      <c r="E24" s="25"/>
+      <c r="F24" s="25"/>
+      <c r="G24" s="25"/>
+      <c r="H24" s="25"/>
     </row>
     <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A25" s="22"/>
-[...6 lines deleted...]
-      <c r="H25" s="22"/>
+      <c r="A25" s="25"/>
+      <c r="B25" s="25"/>
+      <c r="C25" s="25"/>
+      <c r="D25" s="25"/>
+      <c r="E25" s="25"/>
+      <c r="F25" s="25"/>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25"/>
     </row>
     <row r="26" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A26" s="22"/>
-[...6 lines deleted...]
-      <c r="H26" s="22"/>
+      <c r="A26" s="25"/>
+      <c r="B26" s="25"/>
+      <c r="C26" s="25"/>
+      <c r="D26" s="25"/>
+      <c r="E26" s="25"/>
+      <c r="F26" s="25"/>
+      <c r="G26" s="25"/>
+      <c r="H26" s="25"/>
     </row>
     <row r="27" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A27" s="22"/>
-[...6 lines deleted...]
-      <c r="H27" s="22"/>
+      <c r="A27" s="25"/>
+      <c r="B27" s="25"/>
+      <c r="C27" s="25"/>
+      <c r="D27" s="25"/>
+      <c r="E27" s="25"/>
+      <c r="F27" s="25"/>
+      <c r="G27" s="25"/>
+      <c r="H27" s="25"/>
     </row>
     <row r="28" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A28" s="22"/>
-[...6 lines deleted...]
-      <c r="H28" s="22"/>
+      <c r="A28" s="25"/>
+      <c r="B28" s="25"/>
+      <c r="C28" s="25"/>
+      <c r="D28" s="25"/>
+      <c r="E28" s="25"/>
+      <c r="F28" s="25"/>
+      <c r="G28" s="25"/>
+      <c r="H28" s="25"/>
     </row>
     <row r="29" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A29" s="22"/>
-[...6 lines deleted...]
-      <c r="H29" s="22"/>
+      <c r="A29" s="25"/>
+      <c r="B29" s="25"/>
+      <c r="C29" s="25"/>
+      <c r="D29" s="25"/>
+      <c r="E29" s="25"/>
+      <c r="F29" s="25"/>
+      <c r="G29" s="25"/>
+      <c r="H29" s="25"/>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A2:H29"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <sheetPr>
     <tabColor rgb="FFFF0000"/>
   </sheetPr>
   <dimension ref="A1:I901"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="H2" sqref="H2"/>
+    <sheetView tabSelected="1" workbookViewId="0">
+      <selection activeCell="B12" sqref="B12"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="27.7109375" customWidth="1"/>
     <col min="2" max="2" width="33" customWidth="1"/>
     <col min="3" max="3" width="18" customWidth="1"/>
     <col min="4" max="4" width="19.42578125" style="9" customWidth="1"/>
     <col min="5" max="5" width="23" style="9" customWidth="1"/>
     <col min="6" max="6" width="35.42578125" customWidth="1"/>
     <col min="7" max="7" width="19.7109375" customWidth="1"/>
     <col min="8" max="8" width="18.140625" customWidth="1"/>
     <col min="9" max="9" width="20.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="23" t="s">
+      <c r="A1" s="26" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="23"/>
-[...2 lines deleted...]
-      <c r="E1" s="24"/>
+      <c r="B1" s="26"/>
+      <c r="C1" s="26"/>
+      <c r="D1" s="26"/>
+      <c r="E1" s="27"/>
       <c r="F1" s="2" t="s">
-        <v>1010</v>
+        <v>1081</v>
       </c>
       <c r="G1" s="3"/>
       <c r="H1" s="3"/>
       <c r="I1" s="4"/>
     </row>
     <row r="2" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A2" s="6"/>
       <c r="B2" s="5"/>
       <c r="C2" s="5"/>
       <c r="D2" s="12"/>
       <c r="E2" s="12"/>
       <c r="F2" s="5"/>
       <c r="G2" s="5"/>
       <c r="H2" s="5"/>
       <c r="I2" s="5"/>
     </row>
     <row r="3" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="25" t="s">
-[...5 lines deleted...]
-      <c r="F3" s="27"/>
+      <c r="B3" s="28" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" s="29"/>
+      <c r="D3" s="29"/>
+      <c r="E3" s="29"/>
+      <c r="F3" s="30"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
     </row>
     <row r="4" spans="1:9" ht="18" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A4" s="6"/>
       <c r="B4" s="5"/>
       <c r="C4" s="5"/>
       <c r="D4" s="12"/>
       <c r="E4" s="12"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="5"/>
       <c r="I4" s="5"/>
     </row>
     <row r="5" spans="1:9" ht="30.75" thickTop="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="8" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="8" t="s">
         <v>4</v>
       </c>
@@ -8513,4367 +8788,4495 @@
   <mergeCells count="2">
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="B3:F3"/>
   </mergeCells>
   <dataValidations count="4">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="SELECCIONAR DE LA LISTA DESPLEGABLE. NO INTRODUCIR DATOS A MANO" sqref="B6:B901">
       <formula1>INDIRECT($B$3)</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D1">
       <formula1>$AI$2:$AI$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E638:E1216">
       <formula1>$AK$2:$AK$11</formula1>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E562:E637">
       <formula1>$AQ$2:$AQ$11</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{CCE6A557-97BC-4b89-ADB6-D9C93CAAB3DF}">
       <x14:dataValidations xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" count="4">
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
-            <xm:f>'Hoja-Ayuda'!$AT$2:$AT$11</xm:f>
+            <xm:f>'Hoja-Ayuda'!$AU$2:$AU$11</xm:f>
           </x14:formula1>
           <xm:sqref>E6:E561</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
-            <xm:f>'Hoja-Ayuda'!$AS$2:$AS$11</xm:f>
+            <xm:f>'Hoja-Ayuda'!$AT$2:$AT$11</xm:f>
           </x14:formula1>
           <xm:sqref>D1763:D1048576</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
-            <xm:f>'Hoja-Ayuda'!$AT$2:$AT$11</xm:f>
+            <xm:f>'Hoja-Ayuda'!$AU$2:$AU$11</xm:f>
           </x14:formula1>
           <xm:sqref>D6:D1762</xm:sqref>
         </x14:dataValidation>
         <x14:dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1">
           <x14:formula1>
-            <xm:f>'Hoja-Ayuda'!$C$3:$AR$3</xm:f>
+            <xm:f>'Hoja-Ayuda'!$C$3:$AS$3</xm:f>
           </x14:formula1>
           <xm:sqref>B3:F3</xm:sqref>
         </x14:dataValidation>
       </x14:dataValidations>
     </ext>
   </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:AT471"/>
+  <dimension ref="A1:AU471"/>
   <sheetViews>
-    <sheetView topLeftCell="AP1" workbookViewId="0">
-      <selection activeCell="AR4" sqref="AR4"/>
+    <sheetView workbookViewId="0">
+      <pane xSplit="1" topLeftCell="AS1" activePane="topRight" state="frozen"/>
+      <selection pane="topRight" activeCell="AS3" sqref="AS3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="38.140625" customWidth="1"/>
     <col min="2" max="2" width="40.28515625" customWidth="1"/>
     <col min="3" max="3" width="48.5703125" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="44.42578125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="51.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="48.85546875" customWidth="1"/>
     <col min="7" max="7" width="62" customWidth="1"/>
     <col min="8" max="8" width="34.28515625" customWidth="1"/>
     <col min="9" max="9" width="47.5703125" customWidth="1"/>
     <col min="10" max="10" width="36.85546875" customWidth="1"/>
     <col min="11" max="11" width="43.28515625" customWidth="1"/>
     <col min="12" max="12" width="40" customWidth="1"/>
     <col min="13" max="13" width="47.5703125" customWidth="1"/>
     <col min="14" max="14" width="75.28515625" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="45" customWidth="1"/>
     <col min="16" max="16" width="47.42578125" bestFit="1" customWidth="1"/>
     <col min="17" max="17" width="33.28515625" customWidth="1"/>
     <col min="18" max="18" width="47.85546875" customWidth="1"/>
     <col min="19" max="19" width="43.140625" customWidth="1"/>
     <col min="20" max="20" width="51.85546875" customWidth="1"/>
     <col min="21" max="21" width="43.5703125" customWidth="1"/>
     <col min="22" max="22" width="106.85546875" bestFit="1" customWidth="1"/>
     <col min="23" max="23" width="83.140625" bestFit="1" customWidth="1"/>
     <col min="24" max="24" width="70.28515625" bestFit="1" customWidth="1"/>
     <col min="25" max="25" width="38.140625" customWidth="1"/>
     <col min="26" max="26" width="32.7109375" bestFit="1" customWidth="1"/>
     <col min="27" max="27" width="93" bestFit="1" customWidth="1"/>
     <col min="28" max="28" width="63.42578125" bestFit="1" customWidth="1"/>
     <col min="29" max="29" width="34.85546875" customWidth="1"/>
     <col min="30" max="30" width="81.7109375" bestFit="1" customWidth="1"/>
     <col min="31" max="31" width="53.42578125" bestFit="1" customWidth="1"/>
     <col min="32" max="33" width="45.42578125" customWidth="1"/>
     <col min="34" max="34" width="50.85546875" bestFit="1" customWidth="1"/>
     <col min="35" max="40" width="50.85546875" customWidth="1"/>
-    <col min="41" max="44" width="59.42578125" customWidth="1"/>
-    <col min="45" max="45" width="68.28515625" bestFit="1" customWidth="1"/>
+    <col min="41" max="45" width="59.42578125" customWidth="1"/>
+    <col min="46" max="46" width="68.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>11</v>
       </c>
       <c r="B1" t="s">
         <v>12</v>
       </c>
-      <c r="AS1" t="s">
+      <c r="AT1" t="s">
         <v>13</v>
       </c>
-      <c r="AT1" t="s">
+      <c r="AU1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
-      <c r="AS2" t="s">
+      <c r="AT2" t="s">
         <v>17</v>
       </c>
-      <c r="AT2" s="9">
-[...3 lines deleted...]
-    <row r="3" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU2" s="9">
+        <v>46266</v>
+      </c>
+    </row>
+    <row r="3" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>651</v>
+        <v>650</v>
       </c>
       <c r="D3" t="s">
         <v>20</v>
       </c>
       <c r="E3" t="s">
         <v>21</v>
       </c>
       <c r="F3" t="s">
         <v>22</v>
       </c>
       <c r="G3" t="s">
         <v>23</v>
       </c>
       <c r="H3" t="s">
         <v>24</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
-        <v>905</v>
+        <v>898</v>
       </c>
       <c r="K3" t="s">
         <v>26</v>
       </c>
       <c r="L3" t="s">
         <v>27</v>
       </c>
       <c r="M3" t="s">
         <v>28</v>
       </c>
       <c r="N3" t="s">
         <v>29</v>
       </c>
       <c r="O3" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="P3" t="s">
         <v>30</v>
       </c>
       <c r="Q3" t="s">
         <v>31</v>
       </c>
       <c r="R3" t="s">
         <v>32</v>
       </c>
       <c r="S3" t="s">
         <v>33</v>
       </c>
       <c r="T3" t="s">
         <v>34</v>
       </c>
       <c r="U3" t="s">
         <v>35</v>
       </c>
       <c r="V3" t="s">
         <v>36</v>
       </c>
       <c r="W3" t="s">
         <v>37</v>
       </c>
       <c r="X3" t="s">
-        <v>638</v>
+        <v>637</v>
       </c>
       <c r="Y3" t="s">
         <v>38</v>
       </c>
       <c r="Z3" t="s">
         <v>39</v>
       </c>
       <c r="AA3" t="s">
         <v>40</v>
       </c>
       <c r="AB3" t="s">
         <v>41</v>
       </c>
       <c r="AC3" t="s">
         <v>42</v>
       </c>
       <c r="AD3" t="s">
         <v>43</v>
       </c>
       <c r="AE3" t="s">
         <v>44</v>
       </c>
       <c r="AF3" s="18" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="AG3" s="18" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="AH3" t="s">
-        <v>834</v>
+        <v>827</v>
       </c>
       <c r="AI3" t="s">
-        <v>849</v>
+        <v>842</v>
       </c>
       <c r="AJ3" t="s">
-        <v>851</v>
+        <v>844</v>
       </c>
       <c r="AK3" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
       <c r="AL3" t="s">
-        <v>899</v>
+        <v>892</v>
       </c>
       <c r="AM3" t="s">
-        <v>920</v>
+        <v>913</v>
       </c>
       <c r="AN3" t="s">
-        <v>994</v>
+        <v>987</v>
       </c>
       <c r="AO3" t="s">
-        <v>1011</v>
+        <v>1003</v>
       </c>
       <c r="AP3" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="AQ3" t="s">
-        <v>1056</v>
+        <v>1048</v>
       </c>
       <c r="AR3" t="s">
-        <v>1068</v>
-[...1 lines deleted...]
-      <c r="AS3" t="s">
+        <v>1060</v>
+      </c>
+      <c r="AS3" s="24" t="s">
+        <v>1084</v>
+      </c>
+      <c r="AT3" t="s">
         <v>45</v>
       </c>
-      <c r="AT3" s="9">
-[...3 lines deleted...]
-    <row r="4" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU3" s="9">
+        <v>46296</v>
+      </c>
+    </row>
+    <row r="4" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>46</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>664</v>
+        <v>663</v>
       </c>
       <c r="E4" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F4" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="G4" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="H4" t="s">
-        <v>675</v>
+        <v>674</v>
       </c>
       <c r="I4" t="s">
-        <v>945</v>
+        <v>938</v>
       </c>
       <c r="J4" t="s">
-        <v>906</v>
+        <v>899</v>
       </c>
       <c r="K4" t="s">
         <v>51</v>
       </c>
       <c r="L4" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
       <c r="M4" t="s">
         <v>52</v>
       </c>
       <c r="N4" t="s">
-        <v>740</v>
+        <v>733</v>
       </c>
       <c r="O4" t="s">
-        <v>652</v>
+        <v>651</v>
       </c>
       <c r="P4" t="s">
         <v>53</v>
       </c>
       <c r="Q4" t="s">
-        <v>964</v>
+        <v>957</v>
       </c>
       <c r="R4" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="S4" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="T4" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="U4" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="V4" t="s">
         <v>55</v>
       </c>
       <c r="W4" t="s">
         <v>56</v>
       </c>
       <c r="X4" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="Y4" t="s">
-        <v>731</v>
+        <v>724</v>
       </c>
       <c r="Z4" t="s">
         <v>57</v>
       </c>
       <c r="AA4" t="s">
         <v>58</v>
       </c>
       <c r="AB4" t="s">
-        <v>1058</v>
+        <v>1050</v>
       </c>
       <c r="AC4" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
       <c r="AD4" t="s">
         <v>59</v>
       </c>
       <c r="AE4" s="14" t="s">
-        <v>706</v>
+        <v>1109</v>
       </c>
       <c r="AF4" s="16" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
       <c r="AG4" s="16" t="s">
-        <v>806</v>
+        <v>799</v>
       </c>
       <c r="AH4" t="s">
-        <v>835</v>
+        <v>828</v>
       </c>
       <c r="AI4" t="s">
-        <v>850</v>
+        <v>843</v>
       </c>
       <c r="AJ4" t="s">
-        <v>852</v>
+        <v>845</v>
       </c>
       <c r="AK4" t="s">
-        <v>898</v>
+        <v>891</v>
       </c>
       <c r="AL4" t="s">
-        <v>900</v>
+        <v>893</v>
       </c>
       <c r="AM4" t="s">
-        <v>921</v>
+        <v>914</v>
       </c>
       <c r="AN4" t="s">
-        <v>968</v>
+        <v>961</v>
       </c>
       <c r="AO4" t="s">
-        <v>1012</v>
+        <v>1004</v>
       </c>
       <c r="AP4" t="s">
-        <v>1046</v>
+        <v>1038</v>
       </c>
       <c r="AQ4" t="s">
-        <v>1057</v>
+        <v>1049</v>
       </c>
       <c r="AR4" t="s">
-        <v>1062</v>
-[...1 lines deleted...]
-      <c r="AS4" t="s">
+        <v>1054</v>
+      </c>
+      <c r="AS4" s="22" t="s">
+        <v>1085</v>
+      </c>
+      <c r="AT4" t="s">
         <v>60</v>
       </c>
-      <c r="AT4" s="9">
-[...3 lines deleted...]
-    <row r="5" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU4" s="9">
+        <v>46327</v>
+      </c>
+    </row>
+    <row r="5" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>61</v>
       </c>
       <c r="B5" t="s">
         <v>62</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
-        <v>665</v>
+        <v>664</v>
       </c>
       <c r="E5" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
       <c r="F5" t="s">
-        <v>673</v>
+        <v>672</v>
       </c>
       <c r="G5" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="H5" t="s">
-        <v>676</v>
+        <v>675</v>
       </c>
       <c r="I5" t="s">
-        <v>946</v>
+        <v>939</v>
       </c>
       <c r="J5" t="s">
-        <v>907</v>
+        <v>900</v>
       </c>
       <c r="L5" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="N5" t="s">
-        <v>741</v>
+        <v>734</v>
       </c>
       <c r="O5" t="s">
-        <v>653</v>
+        <v>652</v>
       </c>
       <c r="P5" t="s">
-        <v>679</v>
+        <v>678</v>
       </c>
       <c r="R5" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
       <c r="S5" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
       <c r="T5" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="U5" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
       <c r="V5" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
       <c r="W5" t="s">
         <v>68</v>
       </c>
       <c r="X5" t="s">
-        <v>826</v>
+        <v>819</v>
       </c>
       <c r="Y5" t="s">
-        <v>732</v>
+        <v>725</v>
       </c>
       <c r="AA5" t="s">
         <v>69</v>
       </c>
       <c r="AB5" t="s">
-        <v>1059</v>
+        <v>1051</v>
       </c>
       <c r="AC5" t="s">
-        <v>753</v>
+        <v>746</v>
       </c>
       <c r="AD5" t="s">
-        <v>702</v>
+        <v>701</v>
       </c>
       <c r="AE5" s="15" t="s">
-        <v>707</v>
+        <v>1110</v>
       </c>
       <c r="AF5" s="17" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="AG5" s="16" t="s">
-        <v>807</v>
+        <v>800</v>
       </c>
       <c r="AH5" t="s">
-        <v>836</v>
+        <v>829</v>
       </c>
       <c r="AI5" t="s">
-        <v>883</v>
+        <v>876</v>
       </c>
       <c r="AJ5" t="s">
-        <v>853</v>
+        <v>846</v>
       </c>
       <c r="AL5" t="s">
-        <v>901</v>
+        <v>894</v>
       </c>
       <c r="AM5" t="s">
-        <v>922</v>
+        <v>915</v>
       </c>
       <c r="AN5" t="s">
-        <v>969</v>
+        <v>962</v>
       </c>
       <c r="AO5" t="s">
-        <v>1013</v>
+        <v>1005</v>
       </c>
       <c r="AP5" t="s">
-        <v>1047</v>
+        <v>1039</v>
       </c>
       <c r="AR5" t="s">
-        <v>1063</v>
-[...1 lines deleted...]
-      <c r="AS5" t="s">
+        <v>1055</v>
+      </c>
+      <c r="AS5" s="23" t="s">
+        <v>1086</v>
+      </c>
+      <c r="AT5" t="s">
         <v>70</v>
       </c>
-      <c r="AT5" s="9">
-[...3 lines deleted...]
-    <row r="6" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU5" s="9">
+        <v>46357</v>
+      </c>
+    </row>
+    <row r="6" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>71</v>
       </c>
       <c r="B6" t="s">
         <v>72</v>
       </c>
       <c r="C6" t="s">
         <v>46</v>
       </c>
       <c r="D6" t="s">
-        <v>666</v>
+        <v>665</v>
       </c>
       <c r="E6" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F6" t="s">
-        <v>674</v>
+        <v>673</v>
       </c>
       <c r="G6" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
       <c r="H6" t="s">
-        <v>677</v>
+        <v>676</v>
       </c>
       <c r="I6" t="s">
-        <v>947</v>
+        <v>940</v>
       </c>
       <c r="J6" t="s">
-        <v>908</v>
+        <v>901</v>
       </c>
       <c r="L6" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
       <c r="N6" t="s">
-        <v>841</v>
+        <v>834</v>
       </c>
       <c r="O6" t="s">
-        <v>654</v>
+        <v>653</v>
       </c>
       <c r="P6" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
       <c r="R6" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="S6" t="s">
-        <v>720</v>
+        <v>713</v>
       </c>
       <c r="T6" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
       <c r="U6" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="V6" t="s">
-        <v>712</v>
+        <v>705</v>
       </c>
       <c r="W6" t="s">
         <v>77</v>
       </c>
       <c r="X6" t="s">
-        <v>827</v>
+        <v>820</v>
       </c>
       <c r="Y6" t="s">
-        <v>733</v>
+        <v>726</v>
       </c>
       <c r="AA6" t="s">
         <v>78</v>
       </c>
       <c r="AB6" t="s">
-        <v>878</v>
+        <v>871</v>
       </c>
       <c r="AC6" t="s">
-        <v>754</v>
+        <v>747</v>
       </c>
       <c r="AD6" t="s">
-        <v>703</v>
+        <v>702</v>
       </c>
       <c r="AE6" s="15" t="s">
-        <v>708</v>
+        <v>1111</v>
       </c>
       <c r="AF6" s="16" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="AG6" s="16" t="s">
-        <v>808</v>
+        <v>801</v>
       </c>
       <c r="AH6" t="s">
-        <v>837</v>
+        <v>830</v>
       </c>
       <c r="AI6" t="s">
-        <v>1042</v>
+        <v>1034</v>
       </c>
       <c r="AJ6" t="s">
-        <v>854</v>
+        <v>847</v>
       </c>
       <c r="AL6" t="s">
-        <v>902</v>
+        <v>895</v>
       </c>
       <c r="AM6" t="s">
-        <v>923</v>
+        <v>916</v>
       </c>
       <c r="AN6" t="s">
-        <v>970</v>
+        <v>963</v>
       </c>
       <c r="AO6" t="s">
-        <v>1014</v>
+        <v>1006</v>
       </c>
       <c r="AP6" t="s">
-        <v>1048</v>
+        <v>1040</v>
       </c>
       <c r="AR6" t="s">
-        <v>1064</v>
-[...1 lines deleted...]
-      <c r="AS6" t="s">
+        <v>1056</v>
+      </c>
+      <c r="AS6" s="22" t="s">
+        <v>1087</v>
+      </c>
+      <c r="AT6" t="s">
         <v>79</v>
       </c>
-      <c r="AT6" s="9">
-[...3 lines deleted...]
-    <row r="7" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU6" s="9">
+        <v>46388</v>
+      </c>
+    </row>
+    <row r="7" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>80</v>
       </c>
       <c r="B7" t="s">
         <v>81</v>
       </c>
       <c r="C7" t="s">
         <v>62</v>
       </c>
       <c r="D7" t="s">
-        <v>667</v>
+        <v>666</v>
       </c>
       <c r="E7" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
       <c r="F7" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
       <c r="G7" t="s">
-        <v>1036</v>
+        <v>1028</v>
       </c>
       <c r="H7" t="s">
-        <v>678</v>
+        <v>677</v>
       </c>
       <c r="I7" t="s">
-        <v>948</v>
+        <v>941</v>
       </c>
       <c r="J7" t="s">
-        <v>909</v>
+        <v>902</v>
       </c>
       <c r="L7" t="s">
-        <v>645</v>
+        <v>644</v>
       </c>
       <c r="N7" t="s">
-        <v>842</v>
+        <v>835</v>
       </c>
       <c r="O7" t="s">
-        <v>655</v>
+        <v>654</v>
       </c>
       <c r="P7" t="s">
-        <v>681</v>
+        <v>680</v>
       </c>
       <c r="R7" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
       <c r="S7" t="s">
-        <v>721</v>
+        <v>714</v>
       </c>
       <c r="T7" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="U7" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="V7" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="W7" t="s">
-        <v>866</v>
+        <v>859</v>
       </c>
       <c r="X7" t="s">
-        <v>828</v>
+        <v>821</v>
       </c>
       <c r="Y7" t="s">
-        <v>734</v>
+        <v>727</v>
       </c>
       <c r="AA7" t="s">
         <v>84</v>
       </c>
       <c r="AB7" t="s">
-        <v>1060</v>
+        <v>1052</v>
       </c>
       <c r="AC7" t="s">
-        <v>941</v>
+        <v>934</v>
       </c>
       <c r="AD7" t="s">
-        <v>704</v>
-[...3 lines deleted...]
-      </c>
+        <v>703</v>
+      </c>
+      <c r="AE7" s="15"/>
       <c r="AF7" s="17" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
       <c r="AG7" s="16" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="AH7" t="s">
-        <v>838</v>
+        <v>831</v>
       </c>
       <c r="AI7" t="s">
-        <v>1043</v>
+        <v>1035</v>
       </c>
       <c r="AJ7" t="s">
-        <v>857</v>
+        <v>850</v>
       </c>
       <c r="AL7" t="s">
-        <v>903</v>
+        <v>896</v>
       </c>
       <c r="AM7" t="s">
-        <v>924</v>
+        <v>917</v>
       </c>
       <c r="AN7" t="s">
-        <v>971</v>
+        <v>964</v>
       </c>
       <c r="AO7" t="s">
-        <v>1015</v>
+        <v>1007</v>
       </c>
       <c r="AP7" t="s">
-        <v>1049</v>
+        <v>1041</v>
       </c>
       <c r="AR7" t="s">
-        <v>1065</v>
-[...1 lines deleted...]
-      <c r="AS7" t="s">
+        <v>1057</v>
+      </c>
+      <c r="AS7" s="23" t="s">
+        <v>1088</v>
+      </c>
+      <c r="AT7" t="s">
         <v>85</v>
       </c>
-      <c r="AT7" s="9">
-[...3 lines deleted...]
-    <row r="8" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU7" s="9">
+        <v>46419</v>
+      </c>
+    </row>
+    <row r="8" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>86</v>
       </c>
       <c r="B8" t="s">
         <v>87</v>
       </c>
       <c r="C8" t="s">
         <v>72</v>
       </c>
       <c r="D8" t="s">
-        <v>668</v>
+        <v>667</v>
       </c>
       <c r="E8" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="F8" t="s">
-        <v>640</v>
+        <v>639</v>
       </c>
       <c r="G8" t="s">
-        <v>1037</v>
+        <v>1029</v>
       </c>
       <c r="H8" t="s">
-        <v>998</v>
+        <v>991</v>
       </c>
       <c r="I8" t="s">
-        <v>949</v>
+        <v>942</v>
       </c>
       <c r="J8" t="s">
-        <v>910</v>
+        <v>903</v>
       </c>
       <c r="L8" t="s">
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="N8" t="s">
-        <v>843</v>
+        <v>836</v>
       </c>
       <c r="O8" t="s">
-        <v>656</v>
+        <v>655</v>
       </c>
       <c r="P8" t="s">
-        <v>682</v>
+        <v>681</v>
       </c>
       <c r="R8" t="s">
-        <v>930</v>
+        <v>923</v>
       </c>
       <c r="S8" t="s">
-        <v>722</v>
+        <v>715</v>
       </c>
       <c r="T8" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="U8" t="s">
-        <v>761</v>
+        <v>754</v>
       </c>
       <c r="V8" t="s">
-        <v>714</v>
+        <v>707</v>
       </c>
       <c r="W8" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
       <c r="X8" t="s">
-        <v>829</v>
+        <v>822</v>
       </c>
       <c r="Y8" t="s">
-        <v>735</v>
+        <v>728</v>
       </c>
       <c r="AA8" t="s">
-        <v>715</v>
+        <v>708</v>
       </c>
       <c r="AB8" t="s">
-        <v>1061</v>
+        <v>1053</v>
       </c>
       <c r="AC8" t="s">
-        <v>942</v>
+        <v>935</v>
       </c>
       <c r="AD8" t="s">
-        <v>705</v>
-[...3 lines deleted...]
-      </c>
+        <v>704</v>
+      </c>
+      <c r="AE8" s="15"/>
       <c r="AF8" s="16" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="AG8" s="16" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="AH8" t="s">
-        <v>839</v>
+        <v>832</v>
       </c>
       <c r="AI8" t="s">
-        <v>1044</v>
+        <v>1036</v>
       </c>
       <c r="AJ8" t="s">
-        <v>858</v>
+        <v>851</v>
       </c>
       <c r="AL8" t="s">
-        <v>904</v>
+        <v>897</v>
       </c>
       <c r="AM8" t="s">
-        <v>1030</v>
+        <v>1022</v>
       </c>
       <c r="AN8" t="s">
-        <v>972</v>
+        <v>965</v>
       </c>
       <c r="AO8" t="s">
-        <v>1016</v>
+        <v>1008</v>
       </c>
       <c r="AP8" t="s">
-        <v>1047</v>
+        <v>1079</v>
       </c>
       <c r="AR8" t="s">
-        <v>1063</v>
-[...1 lines deleted...]
-      <c r="AS8" t="s">
+        <v>1055</v>
+      </c>
+      <c r="AS8" s="22" t="s">
+        <v>1089</v>
+      </c>
+      <c r="AT8" t="s">
         <v>91</v>
       </c>
-      <c r="AT8" s="9">
-[...3 lines deleted...]
-    <row r="9" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU8" s="9">
+        <v>46447</v>
+      </c>
+    </row>
+    <row r="9" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>92</v>
       </c>
       <c r="B9" t="s">
         <v>93</v>
       </c>
       <c r="C9" t="s">
         <v>81</v>
       </c>
       <c r="D9" t="s">
-        <v>669</v>
+        <v>668</v>
       </c>
       <c r="E9" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="F9" t="s">
-        <v>641</v>
+        <v>640</v>
       </c>
       <c r="G9" t="s">
-        <v>1038</v>
+        <v>1030</v>
       </c>
       <c r="H9" t="s">
-        <v>999</v>
+        <v>992</v>
       </c>
       <c r="I9" t="s">
-        <v>950</v>
+        <v>943</v>
       </c>
       <c r="J9" t="s">
-        <v>912</v>
+        <v>905</v>
       </c>
       <c r="L9" t="s">
-        <v>647</v>
+        <v>646</v>
       </c>
       <c r="N9" t="s">
-        <v>844</v>
+        <v>837</v>
       </c>
       <c r="O9" t="s">
-        <v>657</v>
+        <v>656</v>
       </c>
       <c r="P9" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
       <c r="R9" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="S9" t="s">
-        <v>723</v>
+        <v>716</v>
       </c>
       <c r="T9" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
       <c r="U9" t="s">
-        <v>760</v>
+        <v>753</v>
       </c>
       <c r="V9" t="s">
         <v>97</v>
       </c>
       <c r="W9" t="s">
-        <v>865</v>
+        <v>858</v>
       </c>
       <c r="X9" t="s">
-        <v>830</v>
+        <v>823</v>
       </c>
       <c r="Y9" t="s">
-        <v>736</v>
+        <v>729</v>
       </c>
       <c r="AA9" t="s">
-        <v>716</v>
+        <v>709</v>
       </c>
       <c r="AB9" t="s">
+        <v>1050</v>
+      </c>
+      <c r="AC9" t="s">
+        <v>936</v>
+      </c>
+      <c r="AE9" s="15"/>
+      <c r="AF9" s="17" t="s">
+        <v>783</v>
+      </c>
+      <c r="AG9" s="16" t="s">
+        <v>804</v>
+      </c>
+      <c r="AH9" t="s">
+        <v>833</v>
+      </c>
+      <c r="AJ9" t="s">
+        <v>848</v>
+      </c>
+      <c r="AM9" t="s">
+        <v>918</v>
+      </c>
+      <c r="AN9" t="s">
+        <v>966</v>
+      </c>
+      <c r="AO9" t="s">
+        <v>1009</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>1080</v>
+      </c>
+      <c r="AR9" t="s">
         <v>1058</v>
       </c>
-      <c r="AC9" t="s">
-[...32 lines deleted...]
-      <c r="AS9" t="s">
+      <c r="AS9" s="23" t="s">
+        <v>1090</v>
+      </c>
+      <c r="AT9" t="s">
         <v>98</v>
       </c>
-      <c r="AT9" s="9">
-[...3 lines deleted...]
-    <row r="10" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU9" s="9">
+        <v>46478</v>
+      </c>
+    </row>
+    <row r="10" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>99</v>
       </c>
       <c r="B10" t="s">
         <v>100</v>
       </c>
       <c r="C10" t="s">
-        <v>967</v>
+        <v>960</v>
       </c>
       <c r="D10" t="s">
-        <v>670</v>
+        <v>669</v>
       </c>
       <c r="E10" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="G10" t="s">
-        <v>1039</v>
+        <v>1031</v>
       </c>
       <c r="H10" t="s">
-        <v>1000</v>
+        <v>993</v>
       </c>
       <c r="I10" t="s">
-        <v>951</v>
+        <v>944</v>
       </c>
       <c r="J10" t="s">
-        <v>913</v>
+        <v>906</v>
       </c>
       <c r="L10" t="s">
-        <v>648</v>
+        <v>647</v>
       </c>
       <c r="N10" t="s">
-        <v>845</v>
+        <v>838</v>
       </c>
       <c r="O10" t="s">
-        <v>658</v>
+        <v>657</v>
       </c>
       <c r="P10" t="s">
-        <v>684</v>
+        <v>683</v>
       </c>
       <c r="R10" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
       <c r="S10" t="s">
-        <v>886</v>
+        <v>879</v>
       </c>
       <c r="T10" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="U10" t="s">
-        <v>1040</v>
+        <v>1032</v>
       </c>
       <c r="V10" t="s">
         <v>102</v>
       </c>
       <c r="W10" t="s">
         <v>90</v>
       </c>
       <c r="X10" t="s">
-        <v>831</v>
+        <v>824</v>
       </c>
       <c r="Y10" t="s">
-        <v>737</v>
+        <v>730</v>
       </c>
       <c r="AA10" t="s">
-        <v>717</v>
+        <v>710</v>
       </c>
       <c r="AC10" t="s">
-        <v>944</v>
+        <v>937</v>
       </c>
       <c r="AF10" s="16" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
       <c r="AG10" s="19"/>
       <c r="AJ10" t="s">
-        <v>856</v>
+        <v>849</v>
       </c>
       <c r="AM10" t="s">
-        <v>926</v>
+        <v>919</v>
       </c>
       <c r="AN10" t="s">
-        <v>974</v>
+        <v>967</v>
       </c>
       <c r="AO10" t="s">
-        <v>1018</v>
+        <v>1010</v>
       </c>
       <c r="AP10" t="s">
-        <v>1050</v>
+        <v>1042</v>
       </c>
       <c r="AR10" t="s">
-        <v>1067</v>
-[...1 lines deleted...]
-      <c r="AS10" t="s">
+        <v>1059</v>
+      </c>
+      <c r="AS10" s="22" t="s">
+        <v>1091</v>
+      </c>
+      <c r="AT10" t="s">
         <v>104</v>
       </c>
-      <c r="AT10" s="9">
-[...3 lines deleted...]
-    <row r="11" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU10" s="9">
+        <v>46508</v>
+      </c>
+    </row>
+    <row r="11" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
         <v>105</v>
       </c>
       <c r="B11" t="s">
         <v>106</v>
       </c>
       <c r="C11" t="s">
         <v>93</v>
       </c>
       <c r="D11" t="s">
-        <v>671</v>
+        <v>670</v>
       </c>
       <c r="E11" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
       <c r="G11" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="H11" t="s">
-        <v>1001</v>
+        <v>994</v>
       </c>
       <c r="I11" t="s">
-        <v>952</v>
+        <v>945</v>
       </c>
       <c r="J11" t="s">
-        <v>914</v>
+        <v>907</v>
       </c>
       <c r="L11" t="s">
-        <v>649</v>
+        <v>648</v>
       </c>
       <c r="N11" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="O11" t="s">
-        <v>659</v>
+        <v>658</v>
       </c>
       <c r="P11" t="s">
-        <v>685</v>
+        <v>684</v>
       </c>
       <c r="R11" t="s">
-        <v>693</v>
+        <v>692</v>
       </c>
       <c r="S11" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
       <c r="T11" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="U11" t="s">
-        <v>1041</v>
+        <v>1033</v>
       </c>
       <c r="V11" t="s">
         <v>108</v>
       </c>
       <c r="W11" t="s">
-        <v>699</v>
+        <v>698</v>
       </c>
       <c r="X11" t="s">
-        <v>832</v>
+        <v>825</v>
       </c>
       <c r="Y11" t="s">
-        <v>738</v>
+        <v>731</v>
       </c>
       <c r="AF11" s="17" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="AG11" s="19"/>
       <c r="AJ11" t="s">
-        <v>879</v>
+        <v>872</v>
       </c>
       <c r="AM11" t="s">
-        <v>939</v>
+        <v>932</v>
       </c>
       <c r="AN11" t="s">
-        <v>975</v>
+        <v>968</v>
       </c>
       <c r="AO11" t="s">
-        <v>1019</v>
-[...1 lines deleted...]
-      <c r="AS11" t="s">
+        <v>1011</v>
+      </c>
+      <c r="AS11" s="22" t="s">
+        <v>1092</v>
+      </c>
+      <c r="AT11" t="s">
         <v>109</v>
       </c>
-      <c r="AT11" s="9">
-[...3 lines deleted...]
-    <row r="12" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="AU11" s="9">
+        <v>46539</v>
+      </c>
+    </row>
+    <row r="12" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
         <v>110</v>
       </c>
       <c r="B12" t="s">
         <v>111</v>
       </c>
       <c r="C12" t="s">
-        <v>742</v>
+        <v>735</v>
       </c>
       <c r="D12" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
       <c r="E12" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="G12" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="I12" t="s">
-        <v>953</v>
+        <v>946</v>
       </c>
       <c r="J12" t="s">
-        <v>915</v>
+        <v>908</v>
       </c>
       <c r="L12" t="s">
-        <v>650</v>
+        <v>649</v>
       </c>
       <c r="N12" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
       <c r="O12" t="s">
-        <v>660</v>
+        <v>659</v>
       </c>
       <c r="P12" t="s">
-        <v>686</v>
+        <v>685</v>
       </c>
       <c r="R12" t="s">
-        <v>694</v>
+        <v>693</v>
       </c>
       <c r="S12" t="s">
-        <v>888</v>
+        <v>881</v>
       </c>
       <c r="T12" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
       <c r="U12" t="s">
-        <v>743</v>
+        <v>736</v>
       </c>
       <c r="V12" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="W12" t="s">
         <v>103</v>
       </c>
       <c r="X12" t="s">
-        <v>833</v>
+        <v>826</v>
       </c>
       <c r="Y12" t="s">
-        <v>739</v>
+        <v>732</v>
       </c>
       <c r="AF12" s="16" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="AG12" s="19"/>
       <c r="AJ12" t="s">
-        <v>880</v>
+        <v>873</v>
       </c>
       <c r="AM12" t="s">
-        <v>1031</v>
+        <v>1023</v>
       </c>
       <c r="AN12" t="s">
-        <v>976</v>
+        <v>969</v>
       </c>
       <c r="AO12" t="s">
-        <v>1020</v>
-[...1 lines deleted...]
-      <c r="AS12" t="s">
+        <v>1012</v>
+      </c>
+      <c r="AS12" s="23" t="s">
+        <v>1093</v>
+      </c>
+      <c r="AT12" t="s">
         <v>114</v>
       </c>
     </row>
-    <row r="13" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
         <v>115</v>
       </c>
       <c r="B13" t="s">
         <v>116</v>
       </c>
       <c r="D13" t="s">
-        <v>938</v>
+        <v>931</v>
       </c>
       <c r="E13" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="G13" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
       <c r="J13" t="s">
-        <v>911</v>
+        <v>904</v>
       </c>
       <c r="L13" t="s">
-        <v>928</v>
+        <v>921</v>
       </c>
       <c r="N13" t="s">
-        <v>848</v>
+        <v>841</v>
       </c>
       <c r="O13" t="s">
-        <v>661</v>
+        <v>660</v>
       </c>
       <c r="P13" t="s">
-        <v>868</v>
+        <v>861</v>
       </c>
       <c r="R13" t="s">
-        <v>695</v>
+        <v>694</v>
       </c>
       <c r="S13" t="s">
-        <v>889</v>
+        <v>882</v>
       </c>
       <c r="T13" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="U13" t="s">
-        <v>744</v>
+        <v>737</v>
       </c>
       <c r="V13" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
       <c r="W13" t="s">
-        <v>700</v>
+        <v>699</v>
       </c>
       <c r="AF13" s="17" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
       <c r="AG13" s="19"/>
       <c r="AJ13" t="s">
-        <v>881</v>
+        <v>874</v>
       </c>
       <c r="AM13" t="s">
-        <v>1032</v>
+        <v>1024</v>
       </c>
       <c r="AN13" t="s">
-        <v>987</v>
+        <v>980</v>
       </c>
       <c r="AO13" t="s">
-        <v>1021</v>
-[...1 lines deleted...]
-      <c r="AS13" t="s">
+        <v>1013</v>
+      </c>
+      <c r="AS13" s="22" t="s">
+        <v>1094</v>
+      </c>
+      <c r="AT13" t="s">
         <v>118</v>
       </c>
     </row>
-    <row r="14" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
         <v>119</v>
       </c>
       <c r="B14" t="s">
         <v>120</v>
       </c>
       <c r="D14" t="s">
-        <v>934</v>
+        <v>927</v>
       </c>
       <c r="E14" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
       <c r="G14" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="J14" t="s">
-        <v>916</v>
+        <v>909</v>
       </c>
       <c r="L14" t="s">
-        <v>929</v>
+        <v>922</v>
       </c>
       <c r="N14" t="s">
-        <v>940</v>
+        <v>933</v>
       </c>
       <c r="O14" t="s">
-        <v>662</v>
+        <v>661</v>
       </c>
       <c r="P14" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
       <c r="R14" t="s">
-        <v>696</v>
+        <v>695</v>
       </c>
       <c r="S14" t="s">
-        <v>724</v>
+        <v>717</v>
       </c>
       <c r="T14" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="U14" t="s">
-        <v>919</v>
+        <v>912</v>
       </c>
       <c r="V14" t="s">
         <v>122</v>
       </c>
       <c r="W14" t="s">
         <v>113</v>
       </c>
       <c r="AF14" s="16" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="AG14" s="19"/>
       <c r="AJ14" t="s">
-        <v>882</v>
+        <v>875</v>
       </c>
       <c r="AN14" t="s">
-        <v>978</v>
+        <v>971</v>
       </c>
       <c r="AO14" t="s">
-        <v>1022</v>
-[...1 lines deleted...]
-      <c r="AS14" t="s">
+        <v>1014</v>
+      </c>
+      <c r="AS14" s="23" t="s">
+        <v>1095</v>
+      </c>
+      <c r="AT14" t="s">
         <v>124</v>
       </c>
     </row>
-    <row r="15" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
         <v>125</v>
       </c>
       <c r="B15" t="s">
         <v>47</v>
       </c>
       <c r="D15" t="s">
-        <v>935</v>
+        <v>928</v>
       </c>
       <c r="E15" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="G15" t="s">
         <v>74</v>
       </c>
       <c r="O15" t="s">
-        <v>663</v>
+        <v>662</v>
       </c>
       <c r="P15" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="S15" t="s">
-        <v>725</v>
+        <v>718</v>
       </c>
       <c r="T15" t="s">
-        <v>965</v>
+        <v>958</v>
       </c>
       <c r="U15" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="V15" t="s">
         <v>127</v>
       </c>
       <c r="W15" t="s">
-        <v>701</v>
+        <v>700</v>
       </c>
       <c r="AF15" s="17" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="AG15" s="19"/>
       <c r="AN15" t="s">
-        <v>977</v>
+        <v>970</v>
       </c>
       <c r="AO15" t="s">
-        <v>1023</v>
-[...1 lines deleted...]
-      <c r="AS15" t="s">
+        <v>1015</v>
+      </c>
+      <c r="AS15" s="22" t="s">
+        <v>1096</v>
+      </c>
+      <c r="AT15" t="s">
         <v>128</v>
       </c>
     </row>
-    <row r="16" spans="1:46" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:47" x14ac:dyDescent="0.25">
       <c r="A16" t="s">
         <v>129</v>
       </c>
       <c r="B16" t="s">
         <v>63</v>
       </c>
       <c r="D16" t="s">
-        <v>936</v>
+        <v>929</v>
       </c>
       <c r="G16" t="s">
         <v>83</v>
       </c>
       <c r="O16" t="s">
-        <v>877</v>
+        <v>870</v>
       </c>
       <c r="P16" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
       <c r="S16" t="s">
-        <v>726</v>
+        <v>719</v>
       </c>
       <c r="T16" t="s">
-        <v>966</v>
+        <v>959</v>
       </c>
       <c r="U16" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
       <c r="V16" t="s">
         <v>131</v>
       </c>
       <c r="W16" t="s">
         <v>123</v>
       </c>
       <c r="AF16" s="16" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
       <c r="AG16" s="19"/>
       <c r="AN16" t="s">
-        <v>979</v>
+        <v>972</v>
       </c>
       <c r="AO16" t="s">
-        <v>1024</v>
-[...1 lines deleted...]
-      <c r="AS16" t="s">
+        <v>1016</v>
+      </c>
+      <c r="AS16" s="23" t="s">
+        <v>1097</v>
+      </c>
+      <c r="AT16" t="s">
         <v>132</v>
       </c>
     </row>
-    <row r="17" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A17" t="s">
         <v>133</v>
       </c>
       <c r="B17" t="s">
         <v>73</v>
       </c>
       <c r="D17" t="s">
-        <v>937</v>
+        <v>930</v>
       </c>
       <c r="G17" t="s">
         <v>89</v>
       </c>
       <c r="P17" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="S17" t="s">
-        <v>727</v>
+        <v>720</v>
       </c>
       <c r="T17" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
       <c r="U17" t="s">
-        <v>954</v>
+        <v>947</v>
       </c>
       <c r="V17" t="s">
         <v>135</v>
       </c>
       <c r="W17" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="AF17" s="17" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="AG17" s="19"/>
       <c r="AN17" t="s">
-        <v>980</v>
+        <v>973</v>
       </c>
       <c r="AO17" t="s">
-        <v>1025</v>
-[...1 lines deleted...]
-      <c r="AS17" t="s">
+        <v>1017</v>
+      </c>
+      <c r="AS17" s="22" t="s">
+        <v>1098</v>
+      </c>
+      <c r="AT17" t="s">
         <v>136</v>
       </c>
     </row>
-    <row r="18" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A18" t="s">
         <v>137</v>
       </c>
       <c r="B18" t="s">
         <v>82</v>
       </c>
       <c r="G18" t="s">
         <v>96</v>
       </c>
       <c r="P18" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="S18" t="s">
-        <v>728</v>
+        <v>721</v>
       </c>
       <c r="T18" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="U18" t="s">
-        <v>747</v>
+        <v>740</v>
       </c>
       <c r="V18" t="s">
         <v>139</v>
       </c>
       <c r="W18" t="s">
-        <v>962</v>
+        <v>955</v>
       </c>
       <c r="AF18" s="16" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="AG18" s="19"/>
       <c r="AN18" t="s">
-        <v>981</v>
+        <v>974</v>
       </c>
       <c r="AO18" t="s">
-        <v>1026</v>
-[...1 lines deleted...]
-      <c r="AS18" t="s">
+        <v>1018</v>
+      </c>
+      <c r="AS18" s="22" t="s">
+        <v>1099</v>
+      </c>
+      <c r="AT18" t="s">
         <v>140</v>
       </c>
     </row>
-    <row r="19" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A19" t="s">
         <v>141</v>
       </c>
       <c r="B19" t="s">
         <v>88</v>
       </c>
       <c r="G19" t="s">
-        <v>1033</v>
+        <v>1025</v>
       </c>
       <c r="P19" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="S19" t="s">
-        <v>729</v>
+        <v>722</v>
       </c>
       <c r="T19" t="s">
-        <v>1051</v>
+        <v>1043</v>
       </c>
       <c r="U19" t="s">
-        <v>748</v>
+        <v>741</v>
       </c>
       <c r="V19" t="s">
         <v>143</v>
       </c>
       <c r="W19" t="s">
-        <v>963</v>
+        <v>956</v>
       </c>
       <c r="AF19" s="17" t="s">
-        <v>800</v>
+        <v>793</v>
       </c>
       <c r="AG19" s="19"/>
       <c r="AN19" t="s">
-        <v>982</v>
+        <v>975</v>
       </c>
       <c r="AO19" t="s">
-        <v>1027</v>
-[...1 lines deleted...]
-      <c r="AS19" t="s">
+        <v>1019</v>
+      </c>
+      <c r="AS19" s="23" t="s">
+        <v>1100</v>
+      </c>
+      <c r="AT19" t="s">
         <v>144</v>
       </c>
     </row>
-    <row r="20" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A20" t="s">
         <v>145</v>
       </c>
       <c r="B20" t="s">
         <v>94</v>
       </c>
       <c r="G20" t="s">
-        <v>1034</v>
+        <v>1026</v>
       </c>
       <c r="P20" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
       <c r="S20" t="s">
-        <v>730</v>
+        <v>723</v>
       </c>
       <c r="T20" t="s">
-        <v>1052</v>
+        <v>1044</v>
       </c>
       <c r="U20" t="s">
-        <v>955</v>
+        <v>948</v>
       </c>
       <c r="V20" t="s">
         <v>151</v>
       </c>
       <c r="AF20" s="16" t="s">
-        <v>801</v>
+        <v>794</v>
       </c>
       <c r="AG20" s="19"/>
       <c r="AN20" t="s">
-        <v>983</v>
+        <v>976</v>
       </c>
       <c r="AO20" t="s">
-        <v>1028</v>
-[...1 lines deleted...]
-      <c r="AS20" t="s">
+        <v>1020</v>
+      </c>
+      <c r="AS20" s="22" t="s">
+        <v>1101</v>
+      </c>
+      <c r="AT20" t="s">
         <v>147</v>
       </c>
     </row>
-    <row r="21" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A21" t="s">
         <v>148</v>
       </c>
       <c r="B21" t="s">
         <v>149</v>
       </c>
       <c r="G21" t="s">
-        <v>1035</v>
+        <v>1027</v>
       </c>
       <c r="S21" t="s">
-        <v>859</v>
+        <v>852</v>
       </c>
       <c r="T21" t="s">
-        <v>1053</v>
+        <v>1045</v>
       </c>
       <c r="U21" t="s">
-        <v>750</v>
+        <v>743</v>
       </c>
       <c r="V21" t="s">
         <v>156</v>
       </c>
       <c r="AF21" s="17" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="AG21" s="19"/>
       <c r="AN21" t="s">
-        <v>984</v>
+        <v>977</v>
       </c>
       <c r="AO21" t="s">
-        <v>1029</v>
-[...1 lines deleted...]
-      <c r="AS21" t="s">
+        <v>1021</v>
+      </c>
+      <c r="AS21" s="23" t="s">
+        <v>1102</v>
+      </c>
+      <c r="AT21" t="s">
         <v>152</v>
       </c>
     </row>
-    <row r="22" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A22" t="s">
         <v>153</v>
       </c>
       <c r="B22" t="s">
         <v>154</v>
       </c>
       <c r="G22" t="s">
         <v>101</v>
       </c>
       <c r="S22" t="s">
-        <v>884</v>
+        <v>877</v>
       </c>
       <c r="T22" t="s">
-        <v>1054</v>
+        <v>1046</v>
       </c>
       <c r="U22" t="s">
-        <v>749</v>
+        <v>742</v>
       </c>
       <c r="V22" t="s">
         <v>159</v>
       </c>
       <c r="AF22" s="16" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="AG22" s="19"/>
       <c r="AN22" t="s">
-        <v>985</v>
-[...1 lines deleted...]
-      <c r="AS22" t="s">
+        <v>978</v>
+      </c>
+      <c r="AS22" s="22" t="s">
+        <v>1103</v>
+      </c>
+      <c r="AT22" t="s">
         <v>157</v>
       </c>
     </row>
-    <row r="23" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A23" t="s">
         <v>158</v>
       </c>
       <c r="B23" t="s">
         <v>95</v>
       </c>
       <c r="G23" t="s">
         <v>107</v>
       </c>
       <c r="S23" t="s">
+        <v>853</v>
+      </c>
+      <c r="T23" t="s">
+        <v>1047</v>
+      </c>
+      <c r="U23" t="s">
+        <v>744</v>
+      </c>
+      <c r="V23" t="s">
+        <v>924</v>
+      </c>
+      <c r="AF23" s="20" t="s">
         <v>860</v>
       </c>
-      <c r="T23" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AN23" t="s">
-        <v>988</v>
-[...1 lines deleted...]
-      <c r="AS23" t="s">
+        <v>981</v>
+      </c>
+      <c r="AS23" s="23" t="s">
+        <v>1104</v>
+      </c>
+      <c r="AT23" t="s">
         <v>160</v>
       </c>
     </row>
-    <row r="24" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A24" t="s">
         <v>161</v>
       </c>
       <c r="B24" t="s">
         <v>162</v>
       </c>
       <c r="G24" t="s">
         <v>112</v>
       </c>
       <c r="S24" t="s">
-        <v>885</v>
+        <v>878</v>
       </c>
       <c r="U24" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="V24" t="s">
-        <v>932</v>
+        <v>925</v>
       </c>
       <c r="AN24" t="s">
-        <v>989</v>
-[...1 lines deleted...]
-      <c r="AS24" t="s">
+        <v>982</v>
+      </c>
+      <c r="AS24" s="22" t="s">
+        <v>1105</v>
+      </c>
+      <c r="AT24" t="s">
         <v>163</v>
       </c>
     </row>
-    <row r="25" spans="1:45" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A25" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B25" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="G25" t="s">
         <v>117</v>
       </c>
       <c r="S25" t="s">
-        <v>862</v>
+        <v>855</v>
       </c>
       <c r="U25" t="s">
-        <v>917</v>
+        <v>910</v>
       </c>
       <c r="V25" t="s">
-        <v>933</v>
+        <v>926</v>
       </c>
       <c r="AN25" t="s">
-        <v>990</v>
-[...5 lines deleted...]
-    <row r="26" spans="1:45" x14ac:dyDescent="0.25">
+        <v>983</v>
+      </c>
+      <c r="AS25" s="22" t="s">
+        <v>1106</v>
+      </c>
+      <c r="AT25" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="26" spans="1:46" x14ac:dyDescent="0.25">
       <c r="A26" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B26" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="G26" t="s">
         <v>121</v>
       </c>
       <c r="S26" t="s">
-        <v>861</v>
+        <v>854</v>
       </c>
       <c r="U26" t="s">
-        <v>918</v>
+        <v>911</v>
       </c>
       <c r="V26" t="s">
-        <v>997</v>
+        <v>990</v>
       </c>
       <c r="AN26" t="s">
-        <v>991</v>
-[...1 lines deleted...]
-      <c r="AS26" t="s">
+        <v>984</v>
+      </c>
+      <c r="AS26" s="23" t="s">
+        <v>1107</v>
+      </c>
+      <c r="AT26" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="27" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>1063</v>
+      </c>
+      <c r="B27" t="s">
         <v>169</v>
-      </c>
-[...6 lines deleted...]
-        <v>170</v>
       </c>
       <c r="G27" t="s">
         <v>126</v>
       </c>
       <c r="S27" t="s">
-        <v>890</v>
+        <v>883</v>
       </c>
       <c r="U27" s="21" t="s">
-        <v>1003</v>
+        <v>996</v>
       </c>
       <c r="AN27" t="s">
-        <v>992</v>
-[...1 lines deleted...]
-      <c r="AS27" t="s">
+        <v>985</v>
+      </c>
+      <c r="AS27" s="16" t="s">
+        <v>1108</v>
+      </c>
+      <c r="AT27" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="28" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B28" t="s">
         <v>171</v>
-      </c>
-[...3 lines deleted...]
-        <v>172</v>
       </c>
       <c r="G28" t="s">
         <v>130</v>
       </c>
       <c r="S28" t="s">
-        <v>891</v>
+        <v>884</v>
       </c>
       <c r="U28" t="s">
-        <v>956</v>
+        <v>949</v>
       </c>
       <c r="AN28" t="s">
-        <v>986</v>
-[...1 lines deleted...]
-      <c r="AS28" t="s">
+        <v>979</v>
+      </c>
+      <c r="AT28" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="29" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>748</v>
+      </c>
+      <c r="B29" t="s">
         <v>173</v>
-      </c>
-[...3 lines deleted...]
-        <v>174</v>
       </c>
       <c r="G29" t="s">
         <v>134</v>
       </c>
       <c r="S29" t="s">
-        <v>892</v>
+        <v>885</v>
       </c>
       <c r="U29" t="s">
-        <v>957</v>
+        <v>950</v>
       </c>
       <c r="AN29" t="s">
-        <v>993</v>
-[...5 lines deleted...]
-    <row r="30" spans="1:45" x14ac:dyDescent="0.25">
+        <v>986</v>
+      </c>
+      <c r="AT29" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="30" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>1065</v>
+      </c>
       <c r="B30" t="s">
         <v>48</v>
       </c>
       <c r="G30" t="s">
         <v>138</v>
       </c>
       <c r="S30" t="s">
-        <v>893</v>
+        <v>886</v>
       </c>
       <c r="U30" t="s">
-        <v>958</v>
-[...5 lines deleted...]
-    <row r="31" spans="1:45" x14ac:dyDescent="0.25">
+        <v>951</v>
+      </c>
+      <c r="AT30" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="31" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>166</v>
+      </c>
       <c r="B31" t="s">
         <v>49</v>
       </c>
       <c r="G31" t="s">
         <v>142</v>
       </c>
       <c r="S31" t="s">
-        <v>894</v>
+        <v>887</v>
       </c>
       <c r="U31" t="s">
-        <v>959</v>
-[...5 lines deleted...]
-    <row r="32" spans="1:45" x14ac:dyDescent="0.25">
+        <v>952</v>
+      </c>
+      <c r="AT31" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="32" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>1066</v>
+      </c>
       <c r="B32" t="s">
         <v>50</v>
       </c>
       <c r="G32" t="s">
         <v>146</v>
       </c>
       <c r="S32" t="s">
-        <v>895</v>
+        <v>888</v>
       </c>
       <c r="U32" t="s">
-        <v>960</v>
-[...5 lines deleted...]
-    <row r="33" spans="2:45" x14ac:dyDescent="0.25">
+        <v>953</v>
+      </c>
+      <c r="AT32" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="33" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>1067</v>
+      </c>
       <c r="B33" t="s">
         <v>64</v>
       </c>
       <c r="G33" t="s">
         <v>150</v>
       </c>
       <c r="S33" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="U33" t="s">
-        <v>1002</v>
-[...5 lines deleted...]
-    <row r="34" spans="2:45" x14ac:dyDescent="0.25">
+        <v>995</v>
+      </c>
+      <c r="AT33" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="34" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>1068</v>
+      </c>
       <c r="B34" t="s">
         <v>75</v>
       </c>
       <c r="G34" t="s">
         <v>155</v>
       </c>
       <c r="U34" t="s">
-        <v>1004</v>
-[...5 lines deleted...]
-    <row r="35" spans="2:45" x14ac:dyDescent="0.25">
+        <v>997</v>
+      </c>
+      <c r="AT34" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="35" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>1069</v>
+      </c>
       <c r="B35" t="s">
         <v>51</v>
       </c>
       <c r="G35" t="s">
-        <v>637</v>
+        <v>636</v>
       </c>
       <c r="U35" t="s">
-        <v>1005</v>
-[...1 lines deleted...]
-      <c r="AS35" t="s">
+        <v>998</v>
+      </c>
+      <c r="AT35" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="36" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>1070</v>
+      </c>
+      <c r="B36" t="s">
         <v>181</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B36" t="s">
+      <c r="G36" t="s">
+        <v>920</v>
+      </c>
+      <c r="U36" t="s">
+        <v>999</v>
+      </c>
+      <c r="AT36" t="s">
         <v>182</v>
       </c>
-      <c r="G36" t="s">
-[...9 lines deleted...]
-    <row r="37" spans="2:45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="37" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>1071</v>
+      </c>
       <c r="B37" t="s">
         <v>52</v>
       </c>
       <c r="G37" t="s">
-        <v>863</v>
+        <v>856</v>
       </c>
       <c r="U37" t="s">
-        <v>1007</v>
-[...1 lines deleted...]
-      <c r="AS37" t="s">
+        <v>1000</v>
+      </c>
+      <c r="AT37" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="38" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A38" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B38" t="s">
         <v>184</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B38" t="s">
+      <c r="G38" t="s">
+        <v>988</v>
+      </c>
+      <c r="U38" t="s">
+        <v>1001</v>
+      </c>
+      <c r="AT38" t="s">
         <v>185</v>
       </c>
-      <c r="G38" t="s">
-[...5 lines deleted...]
-      <c r="AS38" t="s">
+    </row>
+    <row r="39" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A39" t="s">
+        <v>1073</v>
+      </c>
+      <c r="B39" t="s">
         <v>186</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B39" t="s">
+      <c r="G39" t="s">
+        <v>989</v>
+      </c>
+      <c r="U39" t="s">
+        <v>1002</v>
+      </c>
+      <c r="AT39" t="s">
         <v>187</v>
       </c>
-      <c r="G39" t="s">
-[...5 lines deleted...]
-      <c r="AS39" t="s">
+    </row>
+    <row r="40" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A40" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B40" t="s">
         <v>188</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B40" t="s">
+      <c r="AT40" t="s">
         <v>189</v>
       </c>
-      <c r="AS40" t="s">
-[...3 lines deleted...]
-    <row r="41" spans="2:45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="41" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A41" t="s">
+        <v>1075</v>
+      </c>
       <c r="B41" t="s">
         <v>65</v>
       </c>
-      <c r="AS41" t="s">
+      <c r="AT41" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="42" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A42" t="s">
+        <v>1076</v>
+      </c>
+      <c r="B42" t="s">
         <v>191</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B42" t="s">
+      <c r="AT42" t="s">
         <v>192</v>
       </c>
-      <c r="AS42" t="s">
+    </row>
+    <row r="43" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A43" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B43" t="s">
         <v>193</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B43" t="s">
+      <c r="AT43" t="s">
         <v>194</v>
       </c>
-      <c r="AS43" t="s">
+    </row>
+    <row r="44" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A44" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B44" t="s">
         <v>195</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B44" t="s">
+      <c r="AT44" t="s">
         <v>196</v>
       </c>
-      <c r="AS44" t="s">
+    </row>
+    <row r="45" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A45" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B45" t="s">
         <v>197</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B45" t="s">
+      <c r="AT45" t="s">
         <v>198</v>
       </c>
-      <c r="AS45" t="s">
+    </row>
+    <row r="46" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="A46" t="s">
+        <v>1083</v>
+      </c>
+      <c r="B46" t="s">
         <v>199</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B46" t="s">
+      <c r="AT46" t="s">
         <v>200</v>
       </c>
-      <c r="AS46" t="s">
+    </row>
+    <row r="47" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="B47" t="s">
         <v>201</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B47" t="s">
+      <c r="AT47" t="s">
         <v>202</v>
       </c>
-      <c r="AS47" t="s">
+    </row>
+    <row r="48" spans="1:46" x14ac:dyDescent="0.25">
+      <c r="B48" t="s">
         <v>203</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B48" t="s">
+      <c r="AT48" t="s">
         <v>204</v>
       </c>
-      <c r="AS48" t="s">
+    </row>
+    <row r="49" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="B49" t="s">
         <v>205</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B49" t="s">
+      <c r="AT49" t="s">
         <v>206</v>
       </c>
-      <c r="AS49" t="s">
+    </row>
+    <row r="50" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="B50" t="s">
         <v>207</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B50" t="s">
+      <c r="AT50" t="s">
         <v>208</v>
       </c>
-      <c r="AS50" t="s">
-[...3 lines deleted...]
-    <row r="51" spans="2:45" x14ac:dyDescent="0.25">
+    </row>
+    <row r="51" spans="2:46" x14ac:dyDescent="0.25">
       <c r="B51" t="s">
         <v>66</v>
       </c>
-      <c r="AS51" t="s">
-[...3 lines deleted...]
-    <row r="52" spans="2:45" x14ac:dyDescent="0.25">
+      <c r="AT51" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="52" spans="2:46" x14ac:dyDescent="0.25">
       <c r="B52" t="s">
         <v>54</v>
       </c>
-      <c r="AS52" t="s">
-[...3 lines deleted...]
-    <row r="53" spans="2:45" x14ac:dyDescent="0.25">
+      <c r="AT52" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="53" spans="2:46" x14ac:dyDescent="0.25">
       <c r="B53" t="s">
         <v>67</v>
       </c>
-      <c r="AS53" t="s">
-[...3 lines deleted...]
-    <row r="54" spans="2:45" x14ac:dyDescent="0.25">
+      <c r="AT53" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="54" spans="2:46" x14ac:dyDescent="0.25">
       <c r="B54" t="s">
         <v>76</v>
       </c>
-      <c r="AS54" t="s">
+      <c r="AT54" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="55" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="B55" t="s">
         <v>213</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B55" t="s">
+      <c r="AT55" t="s">
         <v>214</v>
       </c>
-      <c r="AS55" t="s">
+    </row>
+    <row r="56" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="B56" t="s">
         <v>215</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B56" t="s">
+      <c r="AT56" t="s">
         <v>216</v>
       </c>
-      <c r="AS56" t="s">
+    </row>
+    <row r="57" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="B57" t="s">
         <v>217</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B57" t="s">
+      <c r="AT57" t="s">
         <v>218</v>
       </c>
-      <c r="AS57" t="s">
+    </row>
+    <row r="58" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="B58" t="s">
         <v>219</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B58" t="s">
+      <c r="AT58" t="s">
         <v>220</v>
       </c>
-      <c r="AS58" t="s">
+    </row>
+    <row r="59" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="B59" t="s">
         <v>221</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B59" t="s">
+      <c r="AT59" t="s">
         <v>222</v>
       </c>
-      <c r="AS59" t="s">
+    </row>
+    <row r="60" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="B60" t="s">
         <v>223</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="B60" t="s">
+      <c r="AT60" t="s">
         <v>224</v>
       </c>
-      <c r="AS60" t="s">
+    </row>
+    <row r="61" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="AT61" t="s">
         <v>225</v>
       </c>
     </row>
-    <row r="61" spans="2:45" x14ac:dyDescent="0.25">
-      <c r="AS61" t="s">
+    <row r="62" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="AT62" t="s">
         <v>226</v>
       </c>
     </row>
-    <row r="62" spans="2:45" x14ac:dyDescent="0.25">
-      <c r="AS62" t="s">
+    <row r="63" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="AT63" t="s">
         <v>227</v>
       </c>
     </row>
-    <row r="63" spans="2:45" x14ac:dyDescent="0.25">
-      <c r="AS63" t="s">
+    <row r="64" spans="2:46" x14ac:dyDescent="0.25">
+      <c r="AT64" t="s">
         <v>228</v>
       </c>
     </row>
-    <row r="64" spans="2:45" x14ac:dyDescent="0.25">
-      <c r="AS64" t="s">
+    <row r="65" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT65" t="s">
         <v>229</v>
       </c>
     </row>
-    <row r="65" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS65" t="s">
+    <row r="66" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT66" t="s">
         <v>230</v>
       </c>
     </row>
-    <row r="66" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS66" t="s">
+    <row r="67" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT67" t="s">
         <v>231</v>
       </c>
     </row>
-    <row r="67" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS67" t="s">
+    <row r="68" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT68" t="s">
         <v>232</v>
       </c>
     </row>
-    <row r="68" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS68" t="s">
+    <row r="69" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT69" t="s">
         <v>233</v>
       </c>
     </row>
-    <row r="69" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS69" t="s">
+    <row r="70" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT70" t="s">
         <v>234</v>
       </c>
     </row>
-    <row r="70" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS70" t="s">
+    <row r="71" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT71" t="s">
         <v>235</v>
       </c>
     </row>
-    <row r="71" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS71" t="s">
+    <row r="72" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT72" t="s">
         <v>236</v>
       </c>
     </row>
-    <row r="72" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS72" t="s">
+    <row r="73" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT73" t="s">
         <v>237</v>
       </c>
     </row>
-    <row r="73" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS73" t="s">
+    <row r="74" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT74" t="s">
         <v>238</v>
       </c>
     </row>
-    <row r="74" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS74" t="s">
+    <row r="75" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT75" t="s">
         <v>239</v>
       </c>
     </row>
-    <row r="75" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS75" t="s">
+    <row r="76" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT76" t="s">
         <v>240</v>
       </c>
     </row>
-    <row r="76" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS76" t="s">
+    <row r="77" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT77" t="s">
         <v>241</v>
       </c>
     </row>
-    <row r="77" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS77" t="s">
+    <row r="78" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT78" t="s">
         <v>242</v>
       </c>
     </row>
-    <row r="78" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS78" t="s">
+    <row r="79" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT79" t="s">
         <v>243</v>
       </c>
     </row>
-    <row r="79" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS79" t="s">
+    <row r="80" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT80" t="s">
         <v>244</v>
       </c>
     </row>
-    <row r="80" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS80" t="s">
+    <row r="81" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT81" t="s">
         <v>245</v>
       </c>
     </row>
-    <row r="81" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS81" t="s">
+    <row r="82" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT82" t="s">
         <v>246</v>
       </c>
     </row>
-    <row r="82" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS82" t="s">
+    <row r="83" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT83" t="s">
         <v>247</v>
       </c>
     </row>
-    <row r="83" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS83" t="s">
+    <row r="84" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT84" t="s">
         <v>248</v>
       </c>
     </row>
-    <row r="84" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS84" t="s">
+    <row r="85" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT85" t="s">
         <v>249</v>
       </c>
     </row>
-    <row r="85" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS85" t="s">
+    <row r="86" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT86" t="s">
         <v>250</v>
       </c>
     </row>
-    <row r="86" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS86" t="s">
+    <row r="87" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT87" t="s">
         <v>251</v>
       </c>
     </row>
-    <row r="87" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS87" t="s">
+    <row r="88" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT88" t="s">
         <v>252</v>
       </c>
     </row>
-    <row r="88" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS88" t="s">
+    <row r="89" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT89" t="s">
         <v>253</v>
       </c>
     </row>
-    <row r="89" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS89" t="s">
+    <row r="90" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT90" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="90" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS90" t="s">
+    <row r="91" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT91" t="s">
         <v>255</v>
       </c>
     </row>
-    <row r="91" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS91" t="s">
+    <row r="92" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT92" t="s">
         <v>256</v>
       </c>
     </row>
-    <row r="92" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS92" t="s">
+    <row r="93" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT93" t="s">
         <v>257</v>
       </c>
     </row>
-    <row r="93" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS93" t="s">
+    <row r="94" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT94" t="s">
         <v>258</v>
       </c>
     </row>
-    <row r="94" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS94" t="s">
+    <row r="95" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT95" t="s">
         <v>259</v>
       </c>
     </row>
-    <row r="95" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS95" t="s">
+    <row r="96" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT96" t="s">
         <v>260</v>
       </c>
     </row>
-    <row r="96" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS96" t="s">
+    <row r="97" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT97" t="s">
         <v>261</v>
       </c>
     </row>
-    <row r="97" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS97" t="s">
+    <row r="98" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT98" t="s">
         <v>262</v>
       </c>
     </row>
-    <row r="98" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS98" t="s">
+    <row r="99" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT99" t="s">
         <v>263</v>
       </c>
     </row>
-    <row r="99" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS99" t="s">
+    <row r="100" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT100" t="s">
         <v>264</v>
       </c>
     </row>
-    <row r="100" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS100" t="s">
+    <row r="101" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT101" t="s">
         <v>265</v>
       </c>
     </row>
-    <row r="101" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS101" t="s">
+    <row r="102" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT102" t="s">
         <v>266</v>
       </c>
     </row>
-    <row r="102" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS102" t="s">
+    <row r="103" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT103" t="s">
         <v>267</v>
       </c>
     </row>
-    <row r="103" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS103" t="s">
+    <row r="104" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT104" t="s">
         <v>268</v>
       </c>
     </row>
-    <row r="104" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS104" t="s">
+    <row r="105" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT105" t="s">
         <v>269</v>
       </c>
     </row>
-    <row r="105" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS105" t="s">
+    <row r="106" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT106" t="s">
         <v>270</v>
       </c>
     </row>
-    <row r="106" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS106" t="s">
+    <row r="107" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT107" t="s">
         <v>271</v>
       </c>
     </row>
-    <row r="107" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS107" t="s">
+    <row r="108" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT108" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="108" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS108" t="s">
+    <row r="109" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT109" t="s">
         <v>273</v>
       </c>
     </row>
-    <row r="109" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS109" t="s">
+    <row r="110" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT110" t="s">
         <v>274</v>
       </c>
     </row>
-    <row r="110" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS110" t="s">
+    <row r="111" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT111" t="s">
         <v>275</v>
       </c>
     </row>
-    <row r="111" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS111" t="s">
+    <row r="112" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT112" t="s">
         <v>276</v>
       </c>
     </row>
-    <row r="112" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS112" t="s">
+    <row r="113" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT113" t="s">
         <v>277</v>
       </c>
     </row>
-    <row r="113" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS113" t="s">
+    <row r="114" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT114" t="s">
         <v>278</v>
       </c>
     </row>
-    <row r="114" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS114" t="s">
+    <row r="115" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT115" t="s">
         <v>279</v>
       </c>
     </row>
-    <row r="115" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS115" t="s">
+    <row r="116" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT116" t="s">
         <v>280</v>
       </c>
     </row>
-    <row r="116" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS116" t="s">
+    <row r="117" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT117" t="s">
         <v>281</v>
       </c>
     </row>
-    <row r="117" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS117" t="s">
+    <row r="118" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT118" t="s">
         <v>282</v>
       </c>
     </row>
-    <row r="118" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS118" t="s">
+    <row r="119" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT119" t="s">
         <v>283</v>
       </c>
     </row>
-    <row r="119" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS119" t="s">
+    <row r="120" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT120" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="120" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS120" t="s">
+    <row r="121" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT121" t="s">
         <v>285</v>
       </c>
     </row>
-    <row r="121" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS121" t="s">
+    <row r="122" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT122" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="122" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS122" t="s">
+    <row r="123" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT123" t="s">
         <v>287</v>
       </c>
     </row>
-    <row r="123" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS123" t="s">
+    <row r="124" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT124" t="s">
         <v>288</v>
       </c>
     </row>
-    <row r="124" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS124" t="s">
+    <row r="125" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT125" t="s">
         <v>289</v>
       </c>
     </row>
-    <row r="125" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS125" t="s">
+    <row r="126" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT126" t="s">
         <v>290</v>
       </c>
     </row>
-    <row r="126" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS126" t="s">
+    <row r="127" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT127" t="s">
         <v>291</v>
       </c>
     </row>
-    <row r="127" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS127" t="s">
+    <row r="128" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT128" t="s">
         <v>292</v>
       </c>
     </row>
-    <row r="128" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS128" t="s">
+    <row r="129" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT129" t="s">
         <v>293</v>
       </c>
     </row>
-    <row r="129" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS129" t="s">
+    <row r="130" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT130" t="s">
         <v>294</v>
       </c>
     </row>
-    <row r="130" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS130" t="s">
+    <row r="131" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT131" t="s">
         <v>295</v>
       </c>
     </row>
-    <row r="131" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS131" t="s">
+    <row r="132" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT132" t="s">
         <v>296</v>
       </c>
     </row>
-    <row r="132" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS132" t="s">
+    <row r="133" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT133" t="s">
         <v>297</v>
       </c>
     </row>
-    <row r="133" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS133" t="s">
+    <row r="134" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT134" t="s">
         <v>298</v>
       </c>
     </row>
-    <row r="134" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS134" t="s">
+    <row r="135" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT135" t="s">
         <v>299</v>
       </c>
     </row>
-    <row r="135" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS135" t="s">
+    <row r="136" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT136" t="s">
         <v>300</v>
       </c>
     </row>
-    <row r="136" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS136" t="s">
+    <row r="137" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT137" t="s">
         <v>301</v>
       </c>
     </row>
-    <row r="137" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS137" t="s">
+    <row r="138" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT138" t="s">
         <v>302</v>
       </c>
     </row>
-    <row r="138" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS138" t="s">
+    <row r="139" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT139" t="s">
         <v>303</v>
       </c>
     </row>
-    <row r="139" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS139" t="s">
+    <row r="140" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT140" t="s">
         <v>304</v>
       </c>
     </row>
-    <row r="140" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS140" t="s">
+    <row r="141" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT141" t="s">
         <v>305</v>
       </c>
     </row>
-    <row r="141" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS141" t="s">
+    <row r="142" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT142" t="s">
         <v>306</v>
       </c>
     </row>
-    <row r="142" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS142" t="s">
+    <row r="143" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT143" t="s">
         <v>307</v>
       </c>
     </row>
-    <row r="143" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS143" t="s">
+    <row r="144" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT144" t="s">
         <v>308</v>
       </c>
     </row>
-    <row r="144" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS144" t="s">
+    <row r="145" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT145" t="s">
         <v>309</v>
       </c>
     </row>
-    <row r="145" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS145" t="s">
+    <row r="146" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT146" t="s">
         <v>310</v>
       </c>
     </row>
-    <row r="146" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS146" t="s">
+    <row r="147" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT147" t="s">
         <v>311</v>
       </c>
     </row>
-    <row r="147" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS147" t="s">
+    <row r="148" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT148" t="s">
         <v>312</v>
       </c>
     </row>
-    <row r="148" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS148" t="s">
+    <row r="149" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT149" t="s">
         <v>313</v>
       </c>
     </row>
-    <row r="149" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS149" t="s">
+    <row r="150" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT150" t="s">
         <v>314</v>
       </c>
     </row>
-    <row r="150" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS150" t="s">
+    <row r="151" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT151" t="s">
         <v>315</v>
       </c>
     </row>
-    <row r="151" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS151" t="s">
+    <row r="152" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT152" t="s">
         <v>316</v>
       </c>
     </row>
-    <row r="152" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS152" t="s">
+    <row r="153" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT153" t="s">
         <v>317</v>
       </c>
     </row>
-    <row r="153" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS153" t="s">
+    <row r="154" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT154" t="s">
         <v>318</v>
       </c>
     </row>
-    <row r="154" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS154" t="s">
+    <row r="155" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT155" t="s">
         <v>319</v>
       </c>
     </row>
-    <row r="155" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS155" t="s">
+    <row r="156" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT156" t="s">
         <v>320</v>
       </c>
     </row>
-    <row r="156" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS156" t="s">
+    <row r="157" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT157" t="s">
         <v>321</v>
       </c>
     </row>
-    <row r="157" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS157" t="s">
+    <row r="158" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT158" t="s">
         <v>322</v>
       </c>
     </row>
-    <row r="158" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS158" t="s">
+    <row r="159" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT159" t="s">
         <v>323</v>
       </c>
     </row>
-    <row r="159" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS159" t="s">
+    <row r="160" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT160" t="s">
         <v>324</v>
       </c>
     </row>
-    <row r="160" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS160" t="s">
+    <row r="161" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT161" t="s">
         <v>325</v>
       </c>
     </row>
-    <row r="161" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS161" t="s">
+    <row r="162" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT162" t="s">
         <v>326</v>
       </c>
     </row>
-    <row r="162" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS162" t="s">
+    <row r="163" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT163" t="s">
         <v>327</v>
       </c>
     </row>
-    <row r="163" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS163" t="s">
+    <row r="164" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT164" t="s">
         <v>328</v>
       </c>
     </row>
-    <row r="164" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS164" t="s">
+    <row r="165" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT165" t="s">
         <v>329</v>
       </c>
     </row>
-    <row r="165" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS165" t="s">
+    <row r="166" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT166" t="s">
         <v>330</v>
       </c>
     </row>
-    <row r="166" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS166" t="s">
+    <row r="167" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT167" t="s">
         <v>331</v>
       </c>
     </row>
-    <row r="167" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS167" t="s">
+    <row r="168" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT168" t="s">
         <v>332</v>
       </c>
     </row>
-    <row r="168" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS168" t="s">
+    <row r="169" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT169" t="s">
         <v>333</v>
       </c>
     </row>
-    <row r="169" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS169" t="s">
+    <row r="170" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT170" t="s">
         <v>334</v>
       </c>
     </row>
-    <row r="170" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS170" t="s">
+    <row r="171" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT171" t="s">
         <v>335</v>
       </c>
     </row>
-    <row r="171" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS171" t="s">
+    <row r="172" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT172" t="s">
         <v>336</v>
       </c>
     </row>
-    <row r="172" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS172" t="s">
+    <row r="173" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT173" t="s">
         <v>337</v>
       </c>
     </row>
-    <row r="173" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS173" t="s">
+    <row r="174" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT174" t="s">
         <v>338</v>
       </c>
     </row>
-    <row r="174" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS174" t="s">
+    <row r="175" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT175" t="s">
         <v>339</v>
       </c>
     </row>
-    <row r="175" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS175" t="s">
+    <row r="176" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT176" t="s">
         <v>340</v>
       </c>
     </row>
-    <row r="176" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS176" t="s">
+    <row r="177" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT177" t="s">
         <v>341</v>
       </c>
     </row>
-    <row r="177" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS177" t="s">
+    <row r="178" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT178" t="s">
         <v>342</v>
       </c>
     </row>
-    <row r="178" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS178" t="s">
+    <row r="179" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT179" t="s">
         <v>343</v>
       </c>
     </row>
-    <row r="179" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS179" t="s">
+    <row r="180" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT180" t="s">
         <v>344</v>
       </c>
     </row>
-    <row r="180" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS180" t="s">
+    <row r="181" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT181" t="s">
         <v>345</v>
       </c>
     </row>
-    <row r="181" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS181" t="s">
+    <row r="182" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT182" t="s">
         <v>346</v>
       </c>
     </row>
-    <row r="182" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS182" t="s">
+    <row r="183" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT183" t="s">
         <v>347</v>
       </c>
     </row>
-    <row r="183" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS183" t="s">
+    <row r="184" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT184" t="s">
         <v>348</v>
       </c>
     </row>
-    <row r="184" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS184" t="s">
+    <row r="185" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT185" t="s">
         <v>349</v>
       </c>
     </row>
-    <row r="185" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS185" t="s">
+    <row r="186" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT186" t="s">
         <v>350</v>
       </c>
     </row>
-    <row r="186" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS186" t="s">
+    <row r="187" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT187" t="s">
         <v>351</v>
       </c>
     </row>
-    <row r="187" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS187" t="s">
+    <row r="188" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT188" t="s">
         <v>352</v>
       </c>
     </row>
-    <row r="188" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS188" t="s">
+    <row r="189" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT189" t="s">
         <v>353</v>
       </c>
     </row>
-    <row r="189" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS189" t="s">
+    <row r="190" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT190" t="s">
         <v>354</v>
       </c>
     </row>
-    <row r="190" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS190" t="s">
+    <row r="191" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT191" t="s">
         <v>355</v>
       </c>
     </row>
-    <row r="191" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS191" t="s">
+    <row r="192" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT192" t="s">
         <v>356</v>
       </c>
     </row>
-    <row r="192" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS192" t="s">
+    <row r="193" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT193" t="s">
         <v>357</v>
       </c>
     </row>
-    <row r="193" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS193" t="s">
+    <row r="194" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT194" t="s">
         <v>358</v>
       </c>
     </row>
-    <row r="194" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS194" t="s">
+    <row r="195" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT195" t="s">
         <v>359</v>
       </c>
     </row>
-    <row r="195" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS195" t="s">
+    <row r="196" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT196" t="s">
         <v>360</v>
       </c>
     </row>
-    <row r="196" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS196" t="s">
+    <row r="197" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT197" t="s">
         <v>361</v>
       </c>
     </row>
-    <row r="197" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS197" t="s">
+    <row r="198" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT198" t="s">
         <v>362</v>
       </c>
     </row>
-    <row r="198" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS198" t="s">
+    <row r="199" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT199" t="s">
         <v>363</v>
       </c>
     </row>
-    <row r="199" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS199" t="s">
+    <row r="200" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT200" t="s">
         <v>364</v>
       </c>
     </row>
-    <row r="200" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS200" t="s">
+    <row r="201" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT201" t="s">
         <v>365</v>
       </c>
     </row>
-    <row r="201" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS201" t="s">
+    <row r="202" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT202" t="s">
         <v>366</v>
       </c>
     </row>
-    <row r="202" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS202" t="s">
+    <row r="203" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT203" t="s">
         <v>367</v>
       </c>
     </row>
-    <row r="203" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS203" t="s">
+    <row r="204" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT204" t="s">
         <v>368</v>
       </c>
     </row>
-    <row r="204" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS204" t="s">
+    <row r="205" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT205" t="s">
         <v>369</v>
       </c>
     </row>
-    <row r="205" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS205" t="s">
+    <row r="206" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT206" t="s">
         <v>370</v>
       </c>
     </row>
-    <row r="206" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS206" t="s">
+    <row r="207" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT207" t="s">
         <v>371</v>
       </c>
     </row>
-    <row r="207" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS207" t="s">
+    <row r="208" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT208" t="s">
         <v>372</v>
       </c>
     </row>
-    <row r="208" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS208" t="s">
+    <row r="209" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT209" t="s">
         <v>373</v>
       </c>
     </row>
-    <row r="209" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS209" t="s">
+    <row r="210" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT210" t="s">
         <v>374</v>
       </c>
     </row>
-    <row r="210" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS210" t="s">
+    <row r="211" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT211" t="s">
         <v>375</v>
       </c>
     </row>
-    <row r="211" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS211" t="s">
+    <row r="212" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT212" t="s">
         <v>376</v>
       </c>
     </row>
-    <row r="212" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS212" t="s">
+    <row r="213" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT213" t="s">
         <v>377</v>
       </c>
     </row>
-    <row r="213" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS213" t="s">
+    <row r="214" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT214" t="s">
         <v>378</v>
       </c>
     </row>
-    <row r="214" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS214" t="s">
+    <row r="215" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT215" t="s">
         <v>379</v>
       </c>
     </row>
-    <row r="215" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS215" t="s">
+    <row r="216" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT216" t="s">
         <v>380</v>
       </c>
     </row>
-    <row r="216" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS216" t="s">
+    <row r="217" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT217" t="s">
         <v>381</v>
       </c>
     </row>
-    <row r="217" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS217" t="s">
+    <row r="218" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT218" t="s">
         <v>382</v>
       </c>
     </row>
-    <row r="218" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS218" t="s">
+    <row r="219" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT219" t="s">
         <v>383</v>
       </c>
     </row>
-    <row r="219" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS219" t="s">
+    <row r="220" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT220" t="s">
         <v>384</v>
       </c>
     </row>
-    <row r="220" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS220" t="s">
+    <row r="221" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT221" t="s">
         <v>385</v>
       </c>
     </row>
-    <row r="221" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS221" t="s">
+    <row r="222" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT222" t="s">
         <v>386</v>
       </c>
     </row>
-    <row r="222" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS222" t="s">
+    <row r="223" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT223" t="s">
         <v>387</v>
       </c>
     </row>
-    <row r="223" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS223" t="s">
+    <row r="224" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT224" t="s">
         <v>388</v>
       </c>
     </row>
-    <row r="224" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS224" t="s">
+    <row r="225" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT225" t="s">
         <v>389</v>
       </c>
     </row>
-    <row r="225" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS225" t="s">
+    <row r="226" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT226" t="s">
         <v>390</v>
       </c>
     </row>
-    <row r="226" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS226" t="s">
+    <row r="227" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT227" t="s">
         <v>391</v>
       </c>
     </row>
-    <row r="227" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS227" t="s">
+    <row r="228" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT228" t="s">
         <v>392</v>
       </c>
     </row>
-    <row r="228" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS228" t="s">
+    <row r="229" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT229" t="s">
         <v>393</v>
       </c>
     </row>
-    <row r="229" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS229" t="s">
+    <row r="230" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT230" t="s">
         <v>394</v>
       </c>
     </row>
-    <row r="230" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS230" t="s">
+    <row r="231" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT231" t="s">
         <v>395</v>
       </c>
     </row>
-    <row r="231" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS231" t="s">
+    <row r="232" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT232" t="s">
         <v>396</v>
       </c>
     </row>
-    <row r="232" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS232" t="s">
+    <row r="233" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT233" t="s">
         <v>397</v>
       </c>
     </row>
-    <row r="233" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS233" t="s">
+    <row r="234" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT234" t="s">
         <v>398</v>
       </c>
     </row>
-    <row r="234" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS234" t="s">
+    <row r="235" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT235" t="s">
         <v>399</v>
       </c>
     </row>
-    <row r="235" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS235" t="s">
+    <row r="236" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT236" t="s">
         <v>400</v>
       </c>
     </row>
-    <row r="236" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS236" t="s">
+    <row r="237" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT237" t="s">
         <v>401</v>
       </c>
     </row>
-    <row r="237" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS237" t="s">
+    <row r="238" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT238" t="s">
         <v>402</v>
       </c>
     </row>
-    <row r="238" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS238" t="s">
+    <row r="239" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT239" t="s">
         <v>403</v>
       </c>
     </row>
-    <row r="239" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS239" t="s">
+    <row r="240" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT240" t="s">
         <v>404</v>
       </c>
     </row>
-    <row r="240" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS240" t="s">
+    <row r="241" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT241" t="s">
         <v>405</v>
       </c>
     </row>
-    <row r="241" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS241" t="s">
+    <row r="242" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT242" t="s">
         <v>406</v>
       </c>
     </row>
-    <row r="242" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS242" t="s">
+    <row r="243" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT243" t="s">
         <v>407</v>
       </c>
     </row>
-    <row r="243" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS243" t="s">
+    <row r="244" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT244" t="s">
         <v>408</v>
       </c>
     </row>
-    <row r="244" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS244" t="s">
+    <row r="245" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT245" t="s">
         <v>409</v>
       </c>
     </row>
-    <row r="245" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS245" t="s">
+    <row r="246" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT246" t="s">
         <v>410</v>
       </c>
     </row>
-    <row r="246" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS246" t="s">
+    <row r="247" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT247" t="s">
         <v>411</v>
       </c>
     </row>
-    <row r="247" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS247" t="s">
+    <row r="248" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT248" t="s">
         <v>412</v>
       </c>
     </row>
-    <row r="248" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS248" t="s">
+    <row r="249" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT249" t="s">
         <v>413</v>
       </c>
     </row>
-    <row r="249" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS249" t="s">
+    <row r="250" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT250" t="s">
         <v>414</v>
       </c>
     </row>
-    <row r="250" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS250" t="s">
+    <row r="251" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT251" t="s">
         <v>415</v>
       </c>
     </row>
-    <row r="251" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS251" t="s">
+    <row r="252" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT252" t="s">
         <v>416</v>
       </c>
     </row>
-    <row r="252" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS252" t="s">
+    <row r="253" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT253" t="s">
         <v>417</v>
       </c>
     </row>
-    <row r="253" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS253" t="s">
+    <row r="254" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT254" t="s">
         <v>418</v>
       </c>
     </row>
-    <row r="254" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS254" t="s">
+    <row r="255" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT255" t="s">
         <v>419</v>
       </c>
     </row>
-    <row r="255" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS255" t="s">
+    <row r="256" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT256" t="s">
         <v>420</v>
       </c>
     </row>
-    <row r="256" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS256" t="s">
+    <row r="257" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT257" t="s">
         <v>421</v>
       </c>
     </row>
-    <row r="257" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS257" t="s">
+    <row r="258" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT258" t="s">
         <v>422</v>
       </c>
     </row>
-    <row r="258" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS258" t="s">
+    <row r="259" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT259" t="s">
         <v>423</v>
       </c>
     </row>
-    <row r="259" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS259" t="s">
+    <row r="260" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT260" t="s">
         <v>424</v>
       </c>
     </row>
-    <row r="260" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS260" t="s">
+    <row r="261" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT261" t="s">
         <v>425</v>
       </c>
     </row>
-    <row r="261" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS261" t="s">
+    <row r="262" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT262" t="s">
         <v>426</v>
       </c>
     </row>
-    <row r="262" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS262" t="s">
+    <row r="263" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT263" t="s">
         <v>427</v>
       </c>
     </row>
-    <row r="263" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS263" t="s">
+    <row r="264" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT264" t="s">
         <v>428</v>
       </c>
     </row>
-    <row r="264" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS264" t="s">
+    <row r="265" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT265" t="s">
         <v>429</v>
       </c>
     </row>
-    <row r="265" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS265" t="s">
+    <row r="266" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT266" t="s">
         <v>430</v>
       </c>
     </row>
-    <row r="266" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS266" t="s">
+    <row r="267" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT267" t="s">
         <v>431</v>
       </c>
     </row>
-    <row r="267" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS267" t="s">
+    <row r="268" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT268" t="s">
         <v>432</v>
       </c>
     </row>
-    <row r="268" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS268" t="s">
+    <row r="269" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT269" t="s">
         <v>433</v>
       </c>
     </row>
-    <row r="269" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS269" t="s">
+    <row r="270" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT270" t="s">
         <v>434</v>
       </c>
     </row>
-    <row r="270" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS270" t="s">
+    <row r="271" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT271" t="s">
         <v>435</v>
       </c>
     </row>
-    <row r="271" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS271" t="s">
+    <row r="272" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT272" t="s">
         <v>436</v>
       </c>
     </row>
-    <row r="272" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS272" t="s">
+    <row r="273" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT273" t="s">
         <v>437</v>
       </c>
     </row>
-    <row r="273" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS273" t="s">
+    <row r="274" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT274" t="s">
         <v>438</v>
       </c>
     </row>
-    <row r="274" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS274" t="s">
+    <row r="275" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT275" t="s">
         <v>439</v>
       </c>
     </row>
-    <row r="275" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS275" t="s">
+    <row r="276" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT276" t="s">
         <v>440</v>
       </c>
     </row>
-    <row r="276" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS276" t="s">
+    <row r="277" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT277" t="s">
         <v>441</v>
       </c>
     </row>
-    <row r="277" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS277" t="s">
+    <row r="278" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT278" t="s">
         <v>442</v>
       </c>
     </row>
-    <row r="278" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS278" t="s">
+    <row r="279" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT279" t="s">
         <v>443</v>
       </c>
     </row>
-    <row r="279" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS279" t="s">
+    <row r="280" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT280" t="s">
         <v>444</v>
       </c>
     </row>
-    <row r="280" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS280" t="s">
+    <row r="281" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT281" t="s">
         <v>445</v>
       </c>
     </row>
-    <row r="281" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS281" t="s">
+    <row r="282" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT282" t="s">
         <v>446</v>
       </c>
     </row>
-    <row r="282" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS282" t="s">
+    <row r="283" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT283" t="s">
         <v>447</v>
       </c>
     </row>
-    <row r="283" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS283" t="s">
+    <row r="284" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT284" t="s">
         <v>448</v>
       </c>
     </row>
-    <row r="284" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS284" t="s">
+    <row r="285" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT285" t="s">
         <v>449</v>
       </c>
     </row>
-    <row r="285" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS285" t="s">
+    <row r="286" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT286" t="s">
         <v>450</v>
       </c>
     </row>
-    <row r="286" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS286" t="s">
+    <row r="287" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT287" t="s">
         <v>451</v>
       </c>
     </row>
-    <row r="287" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS287" t="s">
+    <row r="288" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT288" t="s">
         <v>452</v>
       </c>
     </row>
-    <row r="288" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS288" t="s">
+    <row r="289" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT289" t="s">
         <v>453</v>
       </c>
     </row>
-    <row r="289" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS289" t="s">
+    <row r="290" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT290" t="s">
         <v>454</v>
       </c>
     </row>
-    <row r="290" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS290" t="s">
+    <row r="291" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT291" t="s">
         <v>455</v>
       </c>
     </row>
-    <row r="291" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS291" t="s">
+    <row r="292" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT292" t="s">
         <v>456</v>
       </c>
     </row>
-    <row r="292" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS292" t="s">
+    <row r="293" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT293" t="s">
         <v>457</v>
       </c>
     </row>
-    <row r="293" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS293" t="s">
+    <row r="294" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT294" t="s">
         <v>458</v>
       </c>
     </row>
-    <row r="294" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS294" t="s">
+    <row r="295" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT295" t="s">
         <v>459</v>
       </c>
     </row>
-    <row r="295" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS295" t="s">
+    <row r="296" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT296" t="s">
         <v>460</v>
       </c>
     </row>
-    <row r="296" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS296" t="s">
+    <row r="297" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT297" t="s">
         <v>461</v>
       </c>
     </row>
-    <row r="297" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS297" t="s">
+    <row r="298" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT298" t="s">
         <v>462</v>
       </c>
     </row>
-    <row r="298" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS298" t="s">
+    <row r="299" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT299" t="s">
         <v>463</v>
       </c>
     </row>
-    <row r="299" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS299" t="s">
+    <row r="300" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT300" t="s">
         <v>464</v>
       </c>
     </row>
-    <row r="300" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS300" t="s">
+    <row r="301" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT301" t="s">
         <v>465</v>
       </c>
     </row>
-    <row r="301" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS301" t="s">
+    <row r="302" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT302" t="s">
         <v>466</v>
       </c>
     </row>
-    <row r="302" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS302" t="s">
+    <row r="303" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT303" t="s">
         <v>467</v>
       </c>
     </row>
-    <row r="303" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS303" t="s">
+    <row r="304" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT304" t="s">
         <v>468</v>
       </c>
     </row>
-    <row r="304" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS304" t="s">
+    <row r="305" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT305" t="s">
         <v>469</v>
       </c>
     </row>
-    <row r="305" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS305" t="s">
+    <row r="306" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT306" t="s">
         <v>470</v>
       </c>
     </row>
-    <row r="306" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS306" t="s">
+    <row r="307" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT307" t="s">
         <v>471</v>
       </c>
     </row>
-    <row r="307" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS307" t="s">
+    <row r="308" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT308" t="s">
         <v>472</v>
       </c>
     </row>
-    <row r="308" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS308" t="s">
+    <row r="309" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT309" t="s">
         <v>473</v>
       </c>
     </row>
-    <row r="309" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS309" t="s">
+    <row r="310" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT310" t="s">
         <v>474</v>
       </c>
     </row>
-    <row r="310" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS310" t="s">
+    <row r="311" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT311" t="s">
         <v>475</v>
       </c>
     </row>
-    <row r="311" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS311" t="s">
+    <row r="312" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT312" t="s">
         <v>476</v>
       </c>
     </row>
-    <row r="312" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS312" t="s">
+    <row r="313" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT313" t="s">
         <v>477</v>
       </c>
     </row>
-    <row r="313" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS313" t="s">
+    <row r="314" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT314" t="s">
         <v>478</v>
       </c>
     </row>
-    <row r="314" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS314" t="s">
+    <row r="315" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT315" t="s">
         <v>479</v>
       </c>
     </row>
-    <row r="315" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS315" t="s">
+    <row r="316" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT316" t="s">
         <v>480</v>
       </c>
     </row>
-    <row r="316" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS316" t="s">
+    <row r="317" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT317" t="s">
         <v>481</v>
       </c>
     </row>
-    <row r="317" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS317" t="s">
+    <row r="318" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT318" t="s">
         <v>482</v>
       </c>
     </row>
-    <row r="318" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS318" t="s">
+    <row r="319" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT319" t="s">
         <v>483</v>
       </c>
     </row>
-    <row r="319" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS319" t="s">
+    <row r="320" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT320" t="s">
         <v>484</v>
       </c>
     </row>
-    <row r="320" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS320" t="s">
+    <row r="321" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT321" t="s">
         <v>485</v>
       </c>
     </row>
-    <row r="321" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS321" t="s">
+    <row r="322" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT322" t="s">
         <v>486</v>
       </c>
     </row>
-    <row r="322" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS322" t="s">
+    <row r="323" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT323" t="s">
         <v>487</v>
       </c>
     </row>
-    <row r="323" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS323" t="s">
+    <row r="324" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT324" t="s">
         <v>488</v>
       </c>
     </row>
-    <row r="324" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS324" t="s">
+    <row r="325" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT325" t="s">
         <v>489</v>
       </c>
     </row>
-    <row r="325" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS325" t="s">
+    <row r="326" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT326" t="s">
         <v>490</v>
       </c>
     </row>
-    <row r="326" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS326" t="s">
+    <row r="327" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT327" t="s">
         <v>491</v>
       </c>
     </row>
-    <row r="327" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS327" t="s">
+    <row r="328" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT328" t="s">
         <v>492</v>
       </c>
     </row>
-    <row r="328" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS328" t="s">
+    <row r="329" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT329" t="s">
         <v>493</v>
       </c>
     </row>
-    <row r="329" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS329" t="s">
+    <row r="330" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT330" t="s">
         <v>494</v>
       </c>
     </row>
-    <row r="330" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS330" t="s">
+    <row r="331" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT331" t="s">
         <v>495</v>
       </c>
     </row>
-    <row r="331" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS331" t="s">
+    <row r="332" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT332" t="s">
         <v>496</v>
       </c>
     </row>
-    <row r="332" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS332" t="s">
+    <row r="333" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT333" t="s">
         <v>497</v>
       </c>
     </row>
-    <row r="333" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS333" t="s">
+    <row r="334" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT334" t="s">
         <v>498</v>
       </c>
     </row>
-    <row r="334" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS334" t="s">
+    <row r="335" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT335" t="s">
         <v>499</v>
       </c>
     </row>
-    <row r="335" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS335" t="s">
+    <row r="336" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT336" t="s">
         <v>500</v>
       </c>
     </row>
-    <row r="336" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS336" t="s">
+    <row r="337" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT337" t="s">
         <v>501</v>
       </c>
     </row>
-    <row r="337" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS337" t="s">
+    <row r="338" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT338" t="s">
         <v>502</v>
       </c>
     </row>
-    <row r="338" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS338" t="s">
+    <row r="339" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT339" t="s">
         <v>503</v>
       </c>
     </row>
-    <row r="339" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS339" t="s">
+    <row r="340" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT340" t="s">
         <v>504</v>
       </c>
     </row>
-    <row r="340" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS340" t="s">
+    <row r="341" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT341" t="s">
         <v>505</v>
       </c>
     </row>
-    <row r="341" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS341" t="s">
+    <row r="342" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT342" t="s">
         <v>506</v>
       </c>
     </row>
-    <row r="342" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS342" t="s">
+    <row r="343" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT343" t="s">
         <v>507</v>
       </c>
     </row>
-    <row r="343" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS343" t="s">
+    <row r="344" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT344" t="s">
         <v>508</v>
       </c>
     </row>
-    <row r="344" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS344" t="s">
+    <row r="345" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT345" t="s">
         <v>509</v>
       </c>
     </row>
-    <row r="345" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS345" t="s">
+    <row r="346" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT346" t="s">
         <v>510</v>
       </c>
     </row>
-    <row r="346" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS346" t="s">
+    <row r="347" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT347" t="s">
         <v>511</v>
       </c>
     </row>
-    <row r="347" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS347" t="s">
+    <row r="348" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT348" t="s">
         <v>512</v>
       </c>
     </row>
-    <row r="348" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS348" t="s">
+    <row r="349" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT349" t="s">
         <v>513</v>
       </c>
     </row>
-    <row r="349" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS349" t="s">
+    <row r="350" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT350" t="s">
         <v>514</v>
       </c>
     </row>
-    <row r="350" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS350" t="s">
+    <row r="351" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT351" t="s">
         <v>515</v>
       </c>
     </row>
-    <row r="351" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS351" t="s">
+    <row r="352" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT352" t="s">
         <v>516</v>
       </c>
     </row>
-    <row r="352" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS352" t="s">
+    <row r="353" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT353" t="s">
         <v>517</v>
       </c>
     </row>
-    <row r="353" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS353" t="s">
+    <row r="354" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT354" t="s">
         <v>518</v>
       </c>
     </row>
-    <row r="354" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS354" t="s">
+    <row r="355" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT355" t="s">
         <v>519</v>
       </c>
     </row>
-    <row r="355" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS355" t="s">
+    <row r="356" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT356" t="s">
         <v>520</v>
       </c>
     </row>
-    <row r="356" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS356" t="s">
+    <row r="357" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT357" t="s">
         <v>521</v>
       </c>
     </row>
-    <row r="357" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS357" t="s">
+    <row r="358" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT358" t="s">
         <v>522</v>
       </c>
     </row>
-    <row r="358" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS358" t="s">
+    <row r="359" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT359" t="s">
         <v>523</v>
       </c>
     </row>
-    <row r="359" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS359" t="s">
+    <row r="360" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT360" t="s">
         <v>524</v>
       </c>
     </row>
-    <row r="360" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS360" t="s">
+    <row r="361" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT361" t="s">
         <v>525</v>
       </c>
     </row>
-    <row r="361" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS361" t="s">
+    <row r="362" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT362" t="s">
         <v>526</v>
       </c>
     </row>
-    <row r="362" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS362" t="s">
+    <row r="363" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT363" t="s">
         <v>527</v>
       </c>
     </row>
-    <row r="363" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS363" t="s">
+    <row r="364" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT364" t="s">
         <v>528</v>
       </c>
     </row>
-    <row r="364" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS364" t="s">
+    <row r="365" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT365" t="s">
         <v>529</v>
       </c>
     </row>
-    <row r="365" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS365" t="s">
+    <row r="366" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT366" t="s">
         <v>530</v>
       </c>
     </row>
-    <row r="366" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS366" t="s">
+    <row r="367" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT367" t="s">
         <v>531</v>
       </c>
     </row>
-    <row r="367" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS367" t="s">
+    <row r="368" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT368" t="s">
         <v>532</v>
       </c>
     </row>
-    <row r="368" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS368" t="s">
+    <row r="369" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT369" t="s">
         <v>533</v>
       </c>
     </row>
-    <row r="369" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS369" t="s">
+    <row r="370" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT370" t="s">
         <v>534</v>
       </c>
     </row>
-    <row r="370" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS370" t="s">
+    <row r="371" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT371" t="s">
         <v>535</v>
       </c>
     </row>
-    <row r="371" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS371" t="s">
+    <row r="372" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT372" t="s">
         <v>536</v>
       </c>
     </row>
-    <row r="372" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS372" t="s">
+    <row r="373" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT373" t="s">
         <v>537</v>
       </c>
     </row>
-    <row r="373" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS373" t="s">
+    <row r="374" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT374" t="s">
         <v>538</v>
       </c>
     </row>
-    <row r="374" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS374" t="s">
+    <row r="375" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT375" t="s">
         <v>539</v>
       </c>
     </row>
-    <row r="375" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS375" t="s">
+    <row r="376" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT376" t="s">
         <v>540</v>
       </c>
     </row>
-    <row r="376" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS376" t="s">
+    <row r="377" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT377" t="s">
         <v>541</v>
       </c>
     </row>
-    <row r="377" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS377" t="s">
+    <row r="378" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT378" t="s">
         <v>542</v>
       </c>
     </row>
-    <row r="378" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS378" t="s">
+    <row r="379" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT379" t="s">
         <v>543</v>
       </c>
     </row>
-    <row r="379" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS379" t="s">
+    <row r="380" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT380" t="s">
         <v>544</v>
       </c>
     </row>
-    <row r="380" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS380" t="s">
+    <row r="381" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT381" t="s">
         <v>545</v>
       </c>
     </row>
-    <row r="381" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS381" t="s">
+    <row r="382" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT382" t="s">
         <v>546</v>
       </c>
     </row>
-    <row r="382" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS382" t="s">
+    <row r="383" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT383" t="s">
         <v>547</v>
       </c>
     </row>
-    <row r="383" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS383" t="s">
+    <row r="384" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT384" t="s">
         <v>548</v>
       </c>
     </row>
-    <row r="384" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS384" t="s">
+    <row r="385" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT385" t="s">
         <v>549</v>
       </c>
     </row>
-    <row r="385" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS385" t="s">
+    <row r="386" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT386" t="s">
         <v>550</v>
       </c>
     </row>
-    <row r="386" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS386" t="s">
+    <row r="387" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT387" t="s">
         <v>551</v>
       </c>
     </row>
-    <row r="387" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS387" t="s">
+    <row r="388" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT388" t="s">
         <v>552</v>
       </c>
     </row>
-    <row r="388" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS388" t="s">
+    <row r="389" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT389" t="s">
         <v>553</v>
       </c>
     </row>
-    <row r="389" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS389" t="s">
+    <row r="390" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT390" t="s">
         <v>554</v>
       </c>
     </row>
-    <row r="390" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS390" t="s">
+    <row r="391" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT391" t="s">
         <v>555</v>
       </c>
     </row>
-    <row r="391" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS391" t="s">
+    <row r="392" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT392" t="s">
         <v>556</v>
       </c>
     </row>
-    <row r="392" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS392" t="s">
+    <row r="393" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT393" t="s">
         <v>557</v>
       </c>
     </row>
-    <row r="393" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS393" t="s">
+    <row r="394" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT394" t="s">
         <v>558</v>
       </c>
     </row>
-    <row r="394" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS394" t="s">
+    <row r="395" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT395" t="s">
         <v>559</v>
       </c>
     </row>
-    <row r="395" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS395" t="s">
+    <row r="396" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT396" t="s">
         <v>560</v>
       </c>
     </row>
-    <row r="396" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS396" t="s">
+    <row r="397" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT397" t="s">
         <v>561</v>
       </c>
     </row>
-    <row r="397" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS397" t="s">
+    <row r="398" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT398" t="s">
         <v>562</v>
       </c>
     </row>
-    <row r="398" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS398" t="s">
+    <row r="399" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT399" t="s">
         <v>563</v>
       </c>
     </row>
-    <row r="399" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS399" t="s">
+    <row r="400" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT400" t="s">
         <v>564</v>
       </c>
     </row>
-    <row r="400" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS400" t="s">
+    <row r="401" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT401" t="s">
         <v>565</v>
       </c>
     </row>
-    <row r="401" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS401" t="s">
+    <row r="402" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT402" t="s">
         <v>566</v>
       </c>
     </row>
-    <row r="402" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS402" t="s">
+    <row r="403" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT403" t="s">
         <v>567</v>
       </c>
     </row>
-    <row r="403" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS403" t="s">
+    <row r="404" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT404" t="s">
         <v>568</v>
       </c>
     </row>
-    <row r="404" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS404" t="s">
+    <row r="405" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT405" t="s">
         <v>569</v>
       </c>
     </row>
-    <row r="405" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS405" t="s">
+    <row r="406" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT406" t="s">
         <v>570</v>
       </c>
     </row>
-    <row r="406" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS406" t="s">
+    <row r="407" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT407" t="s">
         <v>571</v>
       </c>
     </row>
-    <row r="407" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS407" t="s">
+    <row r="408" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT408" t="s">
         <v>572</v>
       </c>
     </row>
-    <row r="408" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS408" t="s">
+    <row r="409" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT409" t="s">
         <v>573</v>
       </c>
     </row>
-    <row r="409" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS409" t="s">
+    <row r="410" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT410" t="s">
         <v>574</v>
       </c>
     </row>
-    <row r="410" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS410" t="s">
+    <row r="411" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT411" t="s">
         <v>575</v>
       </c>
     </row>
-    <row r="411" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS411" t="s">
+    <row r="412" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT412" t="s">
         <v>576</v>
       </c>
     </row>
-    <row r="412" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS412" t="s">
+    <row r="413" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT413" t="s">
         <v>577</v>
       </c>
     </row>
-    <row r="413" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS413" t="s">
+    <row r="414" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT414" t="s">
         <v>578</v>
       </c>
     </row>
-    <row r="414" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS414" t="s">
+    <row r="415" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT415" t="s">
         <v>579</v>
       </c>
     </row>
-    <row r="415" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS415" t="s">
+    <row r="416" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT416" t="s">
         <v>580</v>
       </c>
     </row>
-    <row r="416" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS416" t="s">
+    <row r="417" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT417" t="s">
         <v>581</v>
       </c>
     </row>
-    <row r="417" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS417" t="s">
+    <row r="418" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT418" t="s">
         <v>582</v>
       </c>
     </row>
-    <row r="418" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS418" t="s">
+    <row r="419" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT419" t="s">
         <v>583</v>
       </c>
     </row>
-    <row r="419" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS419" t="s">
+    <row r="420" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT420" t="s">
         <v>584</v>
       </c>
     </row>
-    <row r="420" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS420" t="s">
+    <row r="421" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT421" t="s">
         <v>585</v>
       </c>
     </row>
-    <row r="421" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS421" t="s">
+    <row r="422" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT422" t="s">
         <v>586</v>
       </c>
     </row>
-    <row r="422" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS422" t="s">
+    <row r="423" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT423" t="s">
         <v>587</v>
       </c>
     </row>
-    <row r="423" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS423" t="s">
+    <row r="424" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT424" t="s">
         <v>588</v>
       </c>
     </row>
-    <row r="424" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS424" t="s">
+    <row r="425" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT425" t="s">
         <v>589</v>
       </c>
     </row>
-    <row r="425" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS425" t="s">
+    <row r="426" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT426" t="s">
         <v>590</v>
       </c>
     </row>
-    <row r="426" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS426" t="s">
+    <row r="427" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT427" t="s">
         <v>591</v>
       </c>
     </row>
-    <row r="427" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS427" t="s">
+    <row r="428" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT428" t="s">
         <v>592</v>
       </c>
     </row>
-    <row r="428" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS428" t="s">
+    <row r="429" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT429" t="s">
         <v>593</v>
       </c>
     </row>
-    <row r="429" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS429" t="s">
+    <row r="430" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT430" t="s">
         <v>594</v>
       </c>
     </row>
-    <row r="430" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS430" t="s">
+    <row r="431" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT431" t="s">
         <v>595</v>
       </c>
     </row>
-    <row r="431" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS431" t="s">
+    <row r="432" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT432" t="s">
         <v>596</v>
       </c>
     </row>
-    <row r="432" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS432" t="s">
+    <row r="433" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT433" t="s">
         <v>597</v>
       </c>
     </row>
-    <row r="433" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS433" t="s">
+    <row r="434" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT434" t="s">
         <v>598</v>
       </c>
     </row>
-    <row r="434" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS434" t="s">
+    <row r="435" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT435" t="s">
         <v>599</v>
       </c>
     </row>
-    <row r="435" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS435" t="s">
+    <row r="436" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT436" t="s">
         <v>600</v>
       </c>
     </row>
-    <row r="436" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS436" t="s">
+    <row r="437" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT437" t="s">
         <v>601</v>
       </c>
     </row>
-    <row r="437" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS437" t="s">
+    <row r="438" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT438" t="s">
         <v>602</v>
       </c>
     </row>
-    <row r="438" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS438" t="s">
+    <row r="439" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT439" t="s">
         <v>603</v>
       </c>
     </row>
-    <row r="439" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS439" t="s">
+    <row r="440" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT440" t="s">
         <v>604</v>
       </c>
     </row>
-    <row r="440" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS440" t="s">
+    <row r="441" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT441" t="s">
         <v>605</v>
       </c>
     </row>
-    <row r="441" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS441" t="s">
+    <row r="442" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT442" t="s">
         <v>606</v>
       </c>
     </row>
-    <row r="442" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS442" t="s">
+    <row r="443" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT443" t="s">
         <v>607</v>
       </c>
     </row>
-    <row r="443" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS443" t="s">
+    <row r="444" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT444" t="s">
         <v>608</v>
       </c>
     </row>
-    <row r="444" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS444" t="s">
+    <row r="445" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT445" t="s">
         <v>609</v>
       </c>
     </row>
-    <row r="445" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS445" t="s">
+    <row r="446" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT446" t="s">
         <v>610</v>
       </c>
     </row>
-    <row r="446" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS446" t="s">
+    <row r="447" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT447" t="s">
         <v>611</v>
       </c>
     </row>
-    <row r="447" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS447" t="s">
+    <row r="448" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT448" t="s">
         <v>612</v>
       </c>
     </row>
-    <row r="448" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS448" t="s">
+    <row r="449" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT449" t="s">
         <v>613</v>
       </c>
     </row>
-    <row r="449" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS449" t="s">
+    <row r="450" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT450" t="s">
         <v>614</v>
       </c>
     </row>
-    <row r="450" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS450" t="s">
+    <row r="451" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT451" t="s">
         <v>615</v>
       </c>
     </row>
-    <row r="451" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS451" t="s">
+    <row r="452" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT452" t="s">
         <v>616</v>
       </c>
     </row>
-    <row r="452" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS452" t="s">
+    <row r="453" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT453" t="s">
         <v>617</v>
       </c>
     </row>
-    <row r="453" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS453" t="s">
+    <row r="454" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT454" t="s">
         <v>618</v>
       </c>
     </row>
-    <row r="454" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS454" t="s">
+    <row r="455" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT455" t="s">
         <v>619</v>
       </c>
     </row>
-    <row r="455" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS455" t="s">
+    <row r="456" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT456" t="s">
         <v>620</v>
       </c>
     </row>
-    <row r="456" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS456" t="s">
+    <row r="457" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT457" t="s">
         <v>621</v>
       </c>
     </row>
-    <row r="457" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS457" t="s">
+    <row r="458" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT458" t="s">
         <v>622</v>
       </c>
     </row>
-    <row r="458" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS458" t="s">
+    <row r="459" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT459" t="s">
         <v>623</v>
       </c>
     </row>
-    <row r="459" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS459" t="s">
+    <row r="460" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT460" t="s">
         <v>624</v>
       </c>
     </row>
-    <row r="460" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS460" t="s">
+    <row r="461" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT461" t="s">
         <v>625</v>
       </c>
     </row>
-    <row r="461" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS461" t="s">
+    <row r="462" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT462" t="s">
         <v>626</v>
       </c>
     </row>
-    <row r="462" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS462" t="s">
+    <row r="463" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT463" t="s">
         <v>627</v>
       </c>
     </row>
-    <row r="463" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS463" t="s">
+    <row r="464" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT464" t="s">
         <v>628</v>
       </c>
     </row>
-    <row r="464" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS464" t="s">
+    <row r="465" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT465" t="s">
         <v>629</v>
       </c>
     </row>
-    <row r="465" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS465" t="s">
+    <row r="466" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT466" t="s">
         <v>630</v>
       </c>
     </row>
-    <row r="466" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS466" t="s">
+    <row r="467" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT467" t="s">
         <v>631</v>
       </c>
     </row>
-    <row r="467" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS467" t="s">
+    <row r="468" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT468" t="s">
         <v>632</v>
       </c>
     </row>
-    <row r="468" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS468" t="s">
+    <row r="469" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT469" t="s">
         <v>633</v>
       </c>
     </row>
-    <row r="469" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS469" t="s">
+    <row r="470" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT470" t="s">
         <v>634</v>
       </c>
     </row>
-    <row r="470" spans="45:45" x14ac:dyDescent="0.25">
-      <c r="AS470" t="s">
+    <row r="471" spans="46:46" x14ac:dyDescent="0.25">
+      <c r="AT471" t="s">
         <v>635</v>
-      </c>
-[...3 lines deleted...]
-        <v>636</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <tableParts count="42">
+  <tableParts count="43">
     <tablePart r:id="rId2"/>
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
     <tablePart r:id="rId5"/>
     <tablePart r:id="rId6"/>
     <tablePart r:id="rId7"/>
     <tablePart r:id="rId8"/>
     <tablePart r:id="rId9"/>
     <tablePart r:id="rId10"/>
     <tablePart r:id="rId11"/>
     <tablePart r:id="rId12"/>
     <tablePart r:id="rId13"/>
     <tablePart r:id="rId14"/>
     <tablePart r:id="rId15"/>
     <tablePart r:id="rId16"/>
     <tablePart r:id="rId17"/>
     <tablePart r:id="rId18"/>
     <tablePart r:id="rId19"/>
     <tablePart r:id="rId20"/>
     <tablePart r:id="rId21"/>
     <tablePart r:id="rId22"/>
     <tablePart r:id="rId23"/>
     <tablePart r:id="rId24"/>
     <tablePart r:id="rId25"/>
     <tablePart r:id="rId26"/>
     <tablePart r:id="rId27"/>
     <tablePart r:id="rId28"/>
     <tablePart r:id="rId29"/>
     <tablePart r:id="rId30"/>
     <tablePart r:id="rId31"/>
     <tablePart r:id="rId32"/>
     <tablePart r:id="rId33"/>
     <tablePart r:id="rId34"/>
     <tablePart r:id="rId35"/>
     <tablePart r:id="rId36"/>
     <tablePart r:id="rId37"/>
     <tablePart r:id="rId38"/>
     <tablePart r:id="rId39"/>
     <tablePart r:id="rId40"/>
     <tablePart r:id="rId41"/>
     <tablePart r:id="rId42"/>
     <tablePart r:id="rId43"/>
+    <tablePart r:id="rId44"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>